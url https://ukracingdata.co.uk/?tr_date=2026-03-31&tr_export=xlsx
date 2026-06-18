--- v0 (2026-03-31)
+++ v1 (2026-06-18)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Races 2026-03-31" sheetId="1" r:id="rId4"/>
     <sheet name="BangorOnDee" sheetId="2" r:id="rId5"/>
     <sheet name="Limerick" sheetId="3" r:id="rId6"/>
     <sheet name="Newcastle" sheetId="4" r:id="rId7"/>
     <sheet name="Wolverhampton" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="834">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="876">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Racecourse</t>
   </si>
   <si>
     <t>Time</t>
   </si>
   <si>
     <t>Horse Name</t>
   </si>
   <si>
     <t>Form</t>
   </si>
   <si>
     <t>Race Type</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Runners</t>
   </si>
   <si>
@@ -1858,50 +1858,179 @@
   <si>
     <t>53-8333</t>
   </si>
   <si>
     <t>Alice Stevens (3)</t>
   </si>
   <si>
     <t>John Dawson</t>
   </si>
   <si>
     <t>Rock N Roll Champ</t>
   </si>
   <si>
     <t>P85434</t>
   </si>
   <si>
     <t>Miss S E Forster</t>
   </si>
   <si>
     <t>Mr Rumbalicious</t>
   </si>
   <si>
     <t>25F80P</t>
   </si>
   <si>
+    <t>Book Of Secrets</t>
+  </si>
+  <si>
+    <t>Conditional Handicap Hurdle</t>
+  </si>
+  <si>
+    <t>2m 190y</t>
+  </si>
+  <si>
+    <t>Good to Soft</t>
+  </si>
+  <si>
+    <t>Lady Babs</t>
+  </si>
+  <si>
+    <t>1-P500F</t>
+  </si>
+  <si>
+    <t>Conor Rabbitt</t>
+  </si>
+  <si>
+    <t>A Crook</t>
+  </si>
+  <si>
+    <t>Nottodaybobo</t>
+  </si>
+  <si>
+    <t>5/379P7</t>
+  </si>
+  <si>
+    <t>Joshua Thompson (3)</t>
+  </si>
+  <si>
+    <t>Greer Hill</t>
+  </si>
+  <si>
+    <t>2-876</t>
+  </si>
+  <si>
+    <t>Luke Scott (3)</t>
+  </si>
+  <si>
+    <t>Newport</t>
+  </si>
+  <si>
+    <t>0313P3</t>
+  </si>
+  <si>
+    <t>Tom Midgley</t>
+  </si>
+  <si>
+    <t>I Jardine</t>
+  </si>
+  <si>
+    <t>Travis Wheatley</t>
+  </si>
+  <si>
+    <t>4F-4P68</t>
+  </si>
+  <si>
+    <t>Jack Power</t>
+  </si>
+  <si>
+    <t>Natzor</t>
+  </si>
+  <si>
+    <t>384-P</t>
+  </si>
+  <si>
+    <t>Harry Atkins (3)</t>
+  </si>
+  <si>
+    <t>Ellistrin Bay</t>
+  </si>
+  <si>
+    <t>3-PPP7</t>
+  </si>
+  <si>
+    <t>Murray Dodd (3)</t>
+  </si>
+  <si>
+    <t>D W Whillans</t>
+  </si>
+  <si>
+    <t>Glenridding</t>
+  </si>
+  <si>
+    <t>Ewan Whillans</t>
+  </si>
+  <si>
+    <t>Blazing Echo</t>
+  </si>
+  <si>
+    <t>69P08</t>
+  </si>
+  <si>
+    <t>Dominic Hislop (7)</t>
+  </si>
+  <si>
+    <t>Eloise Quayle</t>
+  </si>
+  <si>
+    <t>Littletown Lad</t>
+  </si>
+  <si>
+    <t>3/94-800</t>
+  </si>
+  <si>
+    <t>Isabelle Ryder</t>
+  </si>
+  <si>
+    <t>Junkyard Dog</t>
+  </si>
+  <si>
+    <t>t b1</t>
+  </si>
+  <si>
+    <t>Dylan Johnston</t>
+  </si>
+  <si>
+    <t>Defying Gravity</t>
+  </si>
+  <si>
+    <t>44-F000</t>
+  </si>
+  <si>
+    <t>Shane Fenelon</t>
+  </si>
+  <si>
     <t>Wolverhampton</t>
   </si>
   <si>
     <t>Button It</t>
   </si>
   <si>
     <t>Maiden Fillies Stakes</t>
   </si>
   <si>
     <t>5f 21y</t>
   </si>
   <si>
     <t>Standard (AW - Tapeta)</t>
   </si>
   <si>
     <t>3YO plus</t>
   </si>
   <si>
     <t>9-2</t>
   </si>
   <si>
     <t>P Cosgrave</t>
   </si>
   <si>
     <t>P D Evans</t>
@@ -2417,53 +2546,50 @@
     <t>V Power</t>
   </si>
   <si>
     <t>5/408-18</t>
   </si>
   <si>
     <t>Havachoc</t>
   </si>
   <si>
     <t>Fashionelle</t>
   </si>
   <si>
     <t>502723-</t>
   </si>
   <si>
     <t>9-6</t>
   </si>
   <si>
     <t>William Cox</t>
   </si>
   <si>
     <t>A Forbes</t>
   </si>
   <si>
     <t>Billy Bathgate</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ewan Whillans</t>
   </si>
   <si>
     <t>Ice Opera</t>
   </si>
   <si>
     <t>0896-18</t>
   </si>
   <si>
     <t>G Harris</t>
   </si>
   <si>
     <t>Knight Of Magic</t>
   </si>
   <si>
     <t>Maid In Devon</t>
   </si>
   <si>
     <t>056-</t>
   </si>
   <si>
     <t>6f 20y</t>
   </si>
   <si>
     <t>Lewis Edmunds</t>
   </si>
@@ -2931,64 +3057,64 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U242"/>
+  <dimension ref="A1:U255"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:U242"/>
+      <selection activeCell="A1" sqref="A1:U255"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="23.423" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -14186,3909 +14312,4750 @@
       </c>
       <c r="P181" s="5" t="s">
         <v>151</v>
       </c>
       <c r="Q181" s="5" t="s">
         <v>36</v>
       </c>
       <c r="R181" s="5">
         <v>71</v>
       </c>
       <c r="S181" s="5" t="s">
         <v>474</v>
       </c>
       <c r="T181" s="5" t="s">
         <v>511</v>
       </c>
       <c r="U181" s="5">
         <v>35</v>
       </c>
     </row>
     <row r="182" spans="1:21">
       <c r="A182" s="2">
         <v>46112.0</v>
       </c>
       <c r="B182" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="C182" s="6">
+        <v>0.73263888888889</v>
+      </c>
+      <c r="D182" s="4" t="s">
         <v>612</v>
       </c>
-      <c r="C182" s="6">
-[...2 lines deleted...]
-      <c r="D182" s="4" t="s">
+      <c r="E182" s="4">
+        <v>727877</v>
+      </c>
+      <c r="F182" s="4" t="s">
         <v>613</v>
       </c>
-      <c r="E182" s="4">
-[...2 lines deleted...]
-      <c r="F182" s="4" t="s">
+      <c r="G182" s="4">
+        <v>5</v>
+      </c>
+      <c r="H182" s="4">
+        <v>13</v>
+      </c>
+      <c r="I182" s="4" t="s">
         <v>614</v>
       </c>
-      <c r="G182" s="4">
-[...5 lines deleted...]
-      <c r="I182" s="4" t="s">
+      <c r="J182" s="4" t="s">
         <v>615</v>
       </c>
-      <c r="J182" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K182" s="4">
-        <v>5400</v>
+        <v>3248</v>
       </c>
       <c r="L182" s="4" t="s">
-        <v>617</v>
+        <v>56</v>
       </c>
       <c r="M182" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N182" s="4">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="O182" s="4">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="P182" s="4" t="s">
-        <v>618</v>
+        <v>126</v>
       </c>
       <c r="Q182" s="4" t="s">
-        <v>290</v>
-[...1 lines deleted...]
-      <c r="R182" s="4"/>
+        <v>191</v>
+      </c>
+      <c r="R182" s="4">
+        <v>99</v>
+      </c>
       <c r="S182" s="4" t="s">
-        <v>619</v>
+        <v>568</v>
       </c>
       <c r="T182" s="4" t="s">
-        <v>620</v>
+        <v>511</v>
       </c>
       <c r="U182" s="4">
-        <v>18</v>
+        <v>11</v>
       </c>
     </row>
     <row r="183" spans="1:21">
       <c r="A183" s="3">
         <v>46112.0</v>
       </c>
       <c r="B183" s="5" t="s">
-        <v>612</v>
+        <v>455</v>
       </c>
       <c r="C183" s="7">
-        <v>0.72916666666667</v>
+        <v>0.73263888888889</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="E183" s="5" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
       <c r="F183" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="G183" s="5">
+        <v>5</v>
+      </c>
+      <c r="H183" s="5">
+        <v>13</v>
+      </c>
+      <c r="I183" s="5" t="s">
         <v>614</v>
       </c>
-      <c r="G183" s="5">
-[...5 lines deleted...]
-      <c r="I183" s="5" t="s">
+      <c r="J183" s="5" t="s">
         <v>615</v>
       </c>
-      <c r="J183" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K183" s="5">
-        <v>5400</v>
+        <v>3248</v>
       </c>
       <c r="L183" s="5" t="s">
-        <v>617</v>
+        <v>56</v>
       </c>
       <c r="M183" s="5">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N183" s="5">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="O183" s="5">
-        <v>3</v>
+        <v>12</v>
       </c>
       <c r="P183" s="5" t="s">
+        <v>190</v>
+      </c>
+      <c r="Q183" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="R183" s="5">
+        <v>96</v>
+      </c>
+      <c r="S183" s="5" t="s">
         <v>618</v>
       </c>
-      <c r="Q183" s="5"/>
-[...3 lines deleted...]
-      </c>
       <c r="T183" s="5" t="s">
-        <v>624</v>
+        <v>619</v>
       </c>
       <c r="U183" s="5">
-        <v>161</v>
+        <v>23</v>
       </c>
     </row>
     <row r="184" spans="1:21">
       <c r="A184" s="2">
         <v>46112.0</v>
       </c>
       <c r="B184" s="4" t="s">
-        <v>612</v>
+        <v>455</v>
       </c>
       <c r="C184" s="6">
-        <v>0.72916666666667</v>
+        <v>0.73263888888889</v>
       </c>
       <c r="D184" s="4" t="s">
-        <v>625</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>620</v>
+      </c>
+      <c r="E184" s="4" t="s">
+        <v>621</v>
       </c>
       <c r="F184" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="G184" s="4">
+        <v>5</v>
+      </c>
+      <c r="H184" s="4">
+        <v>13</v>
+      </c>
+      <c r="I184" s="4" t="s">
         <v>614</v>
       </c>
-      <c r="G184" s="4">
+      <c r="J184" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="K184" s="4">
+        <v>3248</v>
+      </c>
+      <c r="L184" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M184" s="4">
         <v>4</v>
       </c>
-      <c r="H184" s="4">
-[...16 lines deleted...]
-      </c>
       <c r="N184" s="4">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="O184" s="4">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="P184" s="4" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-      <c r="R184" s="4"/>
+        <v>69</v>
+      </c>
+      <c r="Q184" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="R184" s="4">
+        <v>95</v>
+      </c>
       <c r="S184" s="4" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="T184" s="4" t="s">
-        <v>627</v>
+        <v>539</v>
       </c>
       <c r="U184" s="4">
-        <v>36</v>
+        <v>117</v>
       </c>
     </row>
     <row r="185" spans="1:21">
       <c r="A185" s="3">
         <v>46112.0</v>
       </c>
       <c r="B185" s="5" t="s">
-        <v>612</v>
+        <v>455</v>
       </c>
       <c r="C185" s="7">
-        <v>0.72916666666667</v>
+        <v>0.73263888888889</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>628</v>
-[...2 lines deleted...]
-        <v>523</v>
+        <v>623</v>
+      </c>
+      <c r="E185" s="5" t="s">
+        <v>624</v>
       </c>
       <c r="F185" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="G185" s="5">
+        <v>5</v>
+      </c>
+      <c r="H185" s="5">
+        <v>13</v>
+      </c>
+      <c r="I185" s="5" t="s">
         <v>614</v>
       </c>
-      <c r="G185" s="5">
-[...5 lines deleted...]
-      <c r="I185" s="5" t="s">
+      <c r="J185" s="5" t="s">
         <v>615</v>
       </c>
-      <c r="J185" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K185" s="5">
-        <v>5400</v>
+        <v>3248</v>
       </c>
       <c r="L185" s="5" t="s">
-        <v>617</v>
+        <v>56</v>
       </c>
       <c r="M185" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="N185" s="5">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="O185" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="P185" s="5" t="s">
-        <v>618</v>
+        <v>69</v>
       </c>
       <c r="Q185" s="5"/>
       <c r="R185" s="5">
-        <v>79</v>
+        <v>95</v>
       </c>
       <c r="S185" s="5" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="T185" s="5" t="s">
-        <v>624</v>
+        <v>546</v>
       </c>
       <c r="U185" s="5">
-        <v>18</v>
+        <v>151</v>
       </c>
     </row>
     <row r="186" spans="1:21">
       <c r="A186" s="2">
         <v>46112.0</v>
       </c>
       <c r="B186" s="4" t="s">
-        <v>612</v>
+        <v>455</v>
       </c>
       <c r="C186" s="6">
-        <v>0.72916666666667</v>
+        <v>0.73263888888889</v>
       </c>
       <c r="D186" s="4" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E186" s="4" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F186" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="G186" s="4">
+        <v>5</v>
+      </c>
+      <c r="H186" s="4">
+        <v>13</v>
+      </c>
+      <c r="I186" s="4" t="s">
         <v>614</v>
       </c>
-      <c r="G186" s="4">
-[...2 lines deleted...]
-      <c r="H186" s="4">
+      <c r="J186" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="K186" s="4">
+        <v>3248</v>
+      </c>
+      <c r="L186" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M186" s="4">
         <v>6</v>
       </c>
-      <c r="I186" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="N186" s="4">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="O186" s="4">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="P186" s="4" t="s">
-        <v>618</v>
-[...1 lines deleted...]
-      <c r="Q186" s="4"/>
+        <v>141</v>
+      </c>
+      <c r="Q186" s="4" t="s">
+        <v>100</v>
+      </c>
       <c r="R186" s="4">
-        <v>59</v>
+        <v>94</v>
       </c>
       <c r="S186" s="4" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="T186" s="4" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="U186" s="4">
-        <v>231</v>
+        <v>21</v>
       </c>
     </row>
     <row r="187" spans="1:21">
       <c r="A187" s="3">
         <v>46112.0</v>
       </c>
       <c r="B187" s="5" t="s">
-        <v>612</v>
+        <v>455</v>
       </c>
       <c r="C187" s="7">
-        <v>0.72916666666667</v>
+        <v>0.73263888888889</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>634</v>
-[...1 lines deleted...]
-      <c r="E187" s="5">
+        <v>630</v>
+      </c>
+      <c r="E187" s="5" t="s">
+        <v>631</v>
+      </c>
+      <c r="F187" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="G187" s="5">
+        <v>5</v>
+      </c>
+      <c r="H187" s="5">
+        <v>13</v>
+      </c>
+      <c r="I187" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="J187" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="K187" s="5">
+        <v>3248</v>
+      </c>
+      <c r="L187" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="M187" s="5">
+        <v>7</v>
+      </c>
+      <c r="N187" s="5">
+        <v>0</v>
+      </c>
+      <c r="O187" s="5">
         <v>6</v>
       </c>
-      <c r="F187" s="5" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="P187" s="5" t="s">
-        <v>618</v>
+        <v>141</v>
       </c>
       <c r="Q187" s="5" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="R187" s="5"/>
+        <v>32</v>
+      </c>
+      <c r="R187" s="5">
+        <v>94</v>
+      </c>
       <c r="S187" s="5" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="T187" s="5" t="s">
-        <v>636</v>
+        <v>466</v>
       </c>
       <c r="U187" s="5">
-        <v>38</v>
+        <v>11</v>
       </c>
     </row>
     <row r="188" spans="1:21">
       <c r="A188" s="2">
         <v>46112.0</v>
       </c>
       <c r="B188" s="4" t="s">
-        <v>612</v>
+        <v>455</v>
       </c>
       <c r="C188" s="6">
-        <v>0.75</v>
+        <v>0.73263888888889</v>
       </c>
       <c r="D188" s="4" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="E188" s="4" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="F188" s="4" t="s">
-        <v>639</v>
+        <v>613</v>
       </c>
       <c r="G188" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H188" s="4">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="I188" s="4" t="s">
-        <v>640</v>
+        <v>614</v>
       </c>
       <c r="J188" s="4" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="K188" s="4">
-        <v>5400</v>
+        <v>3248</v>
       </c>
       <c r="L188" s="4" t="s">
-        <v>641</v>
+        <v>56</v>
       </c>
       <c r="M188" s="4">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="N188" s="4">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="O188" s="4">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="P188" s="4" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-      <c r="R188" s="4"/>
+        <v>147</v>
+      </c>
+      <c r="Q188" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="R188" s="4">
+        <v>91</v>
+      </c>
       <c r="S188" s="4" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
       <c r="T188" s="4" t="s">
-        <v>643</v>
+        <v>582</v>
       </c>
       <c r="U188" s="4">
-        <v>169</v>
+        <v>319</v>
       </c>
     </row>
     <row r="189" spans="1:21">
       <c r="A189" s="3">
         <v>46112.0</v>
       </c>
       <c r="B189" s="5" t="s">
-        <v>612</v>
+        <v>455</v>
       </c>
       <c r="C189" s="7">
-        <v>0.75</v>
+        <v>0.73263888888889</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E189" s="5" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F189" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="G189" s="5">
+        <v>5</v>
+      </c>
+      <c r="H189" s="5">
+        <v>13</v>
+      </c>
+      <c r="I189" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="J189" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="K189" s="5">
+        <v>3248</v>
+      </c>
+      <c r="L189" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="M189" s="5">
+        <v>9</v>
+      </c>
+      <c r="N189" s="5">
+        <v>0</v>
+      </c>
+      <c r="O189" s="5">
+        <v>7</v>
+      </c>
+      <c r="P189" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q189" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="R189" s="5">
+        <v>87</v>
+      </c>
+      <c r="S189" s="5" t="s">
+        <v>638</v>
+      </c>
+      <c r="T189" s="5" t="s">
         <v>639</v>
       </c>
-      <c r="G189" s="5">
-[...36 lines deleted...]
-      </c>
       <c r="U189" s="5">
-        <v>175</v>
+        <v>46</v>
       </c>
     </row>
     <row r="190" spans="1:21">
       <c r="A190" s="2">
         <v>46112.0</v>
       </c>
       <c r="B190" s="4" t="s">
-        <v>612</v>
+        <v>455</v>
       </c>
       <c r="C190" s="6">
-        <v>0.75</v>
+        <v>0.73263888888889</v>
       </c>
       <c r="D190" s="4" t="s">
-        <v>649</v>
-[...1 lines deleted...]
-      <c r="E190" s="4"/>
+        <v>640</v>
+      </c>
+      <c r="E190" s="4">
+        <v>755</v>
+      </c>
       <c r="F190" s="4" t="s">
-        <v>639</v>
+        <v>613</v>
       </c>
       <c r="G190" s="4">
+        <v>5</v>
+      </c>
+      <c r="H190" s="4">
+        <v>13</v>
+      </c>
+      <c r="I190" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="J190" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="K190" s="4">
+        <v>3248</v>
+      </c>
+      <c r="L190" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M190" s="4">
+        <v>10</v>
+      </c>
+      <c r="N190" s="4">
+        <v>0</v>
+      </c>
+      <c r="O190" s="4">
         <v>4</v>
       </c>
-      <c r="H190" s="4">
-[...11 lines deleted...]
-      <c r="L190" s="4" t="s">
+      <c r="P190" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="Q190" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="R190" s="4">
+        <v>95</v>
+      </c>
+      <c r="S190" s="4" t="s">
+        <v>593</v>
+      </c>
+      <c r="T190" s="4" t="s">
         <v>641</v>
       </c>
-      <c r="M190" s="4">
-[...19 lines deleted...]
-      <c r="U190" s="4"/>
+      <c r="U190" s="4">
+        <v>60</v>
+      </c>
     </row>
     <row r="191" spans="1:21">
       <c r="A191" s="3">
         <v>46112.0</v>
       </c>
       <c r="B191" s="5" t="s">
-        <v>612</v>
+        <v>455</v>
       </c>
       <c r="C191" s="7">
-        <v>0.75</v>
+        <v>0.73263888888889</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>653</v>
-[...1 lines deleted...]
-      <c r="E191" s="5"/>
+        <v>642</v>
+      </c>
+      <c r="E191" s="5" t="s">
+        <v>643</v>
+      </c>
       <c r="F191" s="5" t="s">
-        <v>639</v>
+        <v>613</v>
       </c>
       <c r="G191" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H191" s="5">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="I191" s="5" t="s">
-        <v>640</v>
+        <v>614</v>
       </c>
       <c r="J191" s="5" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="K191" s="5">
-        <v>5400</v>
+        <v>3248</v>
       </c>
       <c r="L191" s="5" t="s">
-        <v>641</v>
+        <v>56</v>
       </c>
       <c r="M191" s="5">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="N191" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="O191" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="P191" s="5" t="s">
-        <v>650</v>
+        <v>344</v>
       </c>
       <c r="Q191" s="5"/>
-      <c r="R191" s="5"/>
+      <c r="R191" s="5">
+        <v>83</v>
+      </c>
       <c r="S191" s="5" t="s">
-        <v>654</v>
+        <v>644</v>
       </c>
       <c r="T191" s="5" t="s">
-        <v>655</v>
-[...1 lines deleted...]
-      <c r="U191" s="5"/>
+        <v>645</v>
+      </c>
+      <c r="U191" s="5">
+        <v>38</v>
+      </c>
     </row>
     <row r="192" spans="1:21">
       <c r="A192" s="2">
         <v>46112.0</v>
       </c>
       <c r="B192" s="4" t="s">
-        <v>612</v>
+        <v>455</v>
       </c>
       <c r="C192" s="6">
-        <v>0.77083333333333</v>
+        <v>0.73263888888889</v>
       </c>
       <c r="D192" s="4" t="s">
-        <v>656</v>
+        <v>646</v>
       </c>
       <c r="E192" s="4" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="F192" s="4" t="s">
-        <v>658</v>
+        <v>613</v>
       </c>
       <c r="G192" s="4">
         <v>5</v>
       </c>
       <c r="H192" s="4">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I192" s="4" t="s">
-        <v>659</v>
+        <v>614</v>
       </c>
       <c r="J192" s="4" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="K192" s="4">
-        <v>3716</v>
+        <v>3248</v>
       </c>
       <c r="L192" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M192" s="4">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="N192" s="4">
+        <v>0</v>
+      </c>
+      <c r="O192" s="4">
         <v>6</v>
       </c>
-      <c r="O192" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="P192" s="4" t="s">
-        <v>660</v>
-[...1 lines deleted...]
-      <c r="Q192" s="4"/>
+        <v>487</v>
+      </c>
+      <c r="Q192" s="4" t="s">
+        <v>136</v>
+      </c>
       <c r="R192" s="4">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="S192" s="4" t="s">
-        <v>632</v>
+        <v>648</v>
       </c>
       <c r="T192" s="4" t="s">
-        <v>661</v>
+        <v>528</v>
       </c>
       <c r="U192" s="4">
-        <v>7</v>
+        <v>94</v>
       </c>
     </row>
     <row r="193" spans="1:21">
       <c r="A193" s="3">
         <v>46112.0</v>
       </c>
       <c r="B193" s="5" t="s">
-        <v>612</v>
+        <v>455</v>
       </c>
       <c r="C193" s="7">
-        <v>0.77083333333333</v>
+        <v>0.73263888888889</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-        <v>663</v>
+        <v>649</v>
+      </c>
+      <c r="E193" s="5">
+        <v>34506</v>
       </c>
       <c r="F193" s="5" t="s">
-        <v>658</v>
+        <v>613</v>
       </c>
       <c r="G193" s="5">
         <v>5</v>
       </c>
       <c r="H193" s="5">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I193" s="5" t="s">
-        <v>659</v>
+        <v>614</v>
       </c>
       <c r="J193" s="5" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="K193" s="5">
-        <v>3716</v>
+        <v>3248</v>
       </c>
       <c r="L193" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M193" s="5">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="N193" s="5">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="O193" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="P193" s="5" t="s">
-        <v>664</v>
+        <v>92</v>
       </c>
       <c r="Q193" s="5" t="s">
-        <v>665</v>
+        <v>650</v>
       </c>
       <c r="R193" s="5">
-        <v>75</v>
+        <v>88</v>
       </c>
       <c r="S193" s="5" t="s">
-        <v>666</v>
+        <v>651</v>
       </c>
       <c r="T193" s="5" t="s">
-        <v>667</v>
+        <v>629</v>
       </c>
       <c r="U193" s="5">
-        <v>29</v>
+        <v>43</v>
       </c>
     </row>
     <row r="194" spans="1:21">
       <c r="A194" s="2">
         <v>46112.0</v>
       </c>
       <c r="B194" s="4" t="s">
-        <v>612</v>
+        <v>455</v>
       </c>
       <c r="C194" s="6">
-        <v>0.77083333333333</v>
+        <v>0.73263888888889</v>
       </c>
       <c r="D194" s="4" t="s">
-        <v>668</v>
+        <v>652</v>
       </c>
       <c r="E194" s="4" t="s">
-        <v>669</v>
+        <v>653</v>
       </c>
       <c r="F194" s="4" t="s">
-        <v>658</v>
+        <v>613</v>
       </c>
       <c r="G194" s="4">
         <v>5</v>
       </c>
       <c r="H194" s="4">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I194" s="4" t="s">
-        <v>659</v>
+        <v>614</v>
       </c>
       <c r="J194" s="4" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
       <c r="K194" s="4">
-        <v>3716</v>
+        <v>3248</v>
       </c>
       <c r="L194" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M194" s="4">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="N194" s="4">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="O194" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="P194" s="4" t="s">
-        <v>664</v>
+        <v>151</v>
       </c>
       <c r="Q194" s="4" t="s">
-        <v>66</v>
+        <v>136</v>
       </c>
       <c r="R194" s="4">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="S194" s="4" t="s">
-        <v>647</v>
+        <v>654</v>
       </c>
       <c r="T194" s="4" t="s">
-        <v>670</v>
+        <v>532</v>
       </c>
       <c r="U194" s="4">
-        <v>4</v>
+        <v>120</v>
       </c>
     </row>
     <row r="195" spans="1:21">
       <c r="A195" s="3">
         <v>46112.0</v>
       </c>
       <c r="B195" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C195" s="7">
-        <v>0.77083333333333</v>
+        <v>0.72916666666667</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-        <v>672</v>
+        <v>656</v>
+      </c>
+      <c r="E195" s="5">
+        <v>6</v>
       </c>
       <c r="F195" s="5" t="s">
+        <v>657</v>
+      </c>
+      <c r="G195" s="5">
+        <v>4</v>
+      </c>
+      <c r="H195" s="5">
+        <v>6</v>
+      </c>
+      <c r="I195" s="5" t="s">
         <v>658</v>
       </c>
-      <c r="G195" s="5">
-[...5 lines deleted...]
-      <c r="I195" s="5" t="s">
+      <c r="J195" s="5" t="s">
         <v>659</v>
       </c>
-      <c r="J195" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K195" s="5">
-        <v>3716</v>
+        <v>5400</v>
       </c>
       <c r="L195" s="5" t="s">
-        <v>56</v>
+        <v>660</v>
       </c>
       <c r="M195" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="N195" s="5">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="O195" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="P195" s="5" t="s">
-        <v>673</v>
+        <v>661</v>
       </c>
       <c r="Q195" s="5" t="s">
-        <v>155</v>
-[...3 lines deleted...]
-      </c>
+        <v>290</v>
+      </c>
+      <c r="R195" s="5"/>
       <c r="S195" s="5" t="s">
-        <v>674</v>
+        <v>662</v>
       </c>
       <c r="T195" s="5" t="s">
-        <v>675</v>
+        <v>663</v>
       </c>
       <c r="U195" s="5">
-        <v>35</v>
+        <v>18</v>
       </c>
     </row>
     <row r="196" spans="1:21">
       <c r="A196" s="2">
         <v>46112.0</v>
       </c>
       <c r="B196" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C196" s="6">
-        <v>0.77083333333333</v>
+        <v>0.72916666666667</v>
       </c>
       <c r="D196" s="4" t="s">
-        <v>676</v>
+        <v>664</v>
       </c>
       <c r="E196" s="4" t="s">
-        <v>677</v>
+        <v>665</v>
       </c>
       <c r="F196" s="4" t="s">
+        <v>657</v>
+      </c>
+      <c r="G196" s="4">
+        <v>4</v>
+      </c>
+      <c r="H196" s="4">
+        <v>6</v>
+      </c>
+      <c r="I196" s="4" t="s">
         <v>658</v>
       </c>
-      <c r="G196" s="4">
-[...5 lines deleted...]
-      <c r="I196" s="4" t="s">
+      <c r="J196" s="4" t="s">
         <v>659</v>
       </c>
-      <c r="J196" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K196" s="4">
-        <v>3716</v>
+        <v>5400</v>
       </c>
       <c r="L196" s="4" t="s">
-        <v>56</v>
+        <v>660</v>
       </c>
       <c r="M196" s="4">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="N196" s="4">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="O196" s="4">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="P196" s="4" t="s">
-        <v>678</v>
+        <v>661</v>
       </c>
       <c r="Q196" s="4"/>
-      <c r="R196" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="R196" s="4"/>
       <c r="S196" s="4" t="s">
-        <v>629</v>
+        <v>666</v>
       </c>
       <c r="T196" s="4" t="s">
-        <v>679</v>
+        <v>667</v>
       </c>
       <c r="U196" s="4">
-        <v>32</v>
+        <v>161</v>
       </c>
     </row>
     <row r="197" spans="1:21">
       <c r="A197" s="3">
         <v>46112.0</v>
       </c>
       <c r="B197" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C197" s="7">
-        <v>0.77083333333333</v>
+        <v>0.72916666666667</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>680</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>668</v>
+      </c>
+      <c r="E197" s="5">
+        <v>6</v>
       </c>
       <c r="F197" s="5" t="s">
+        <v>657</v>
+      </c>
+      <c r="G197" s="5">
+        <v>4</v>
+      </c>
+      <c r="H197" s="5">
+        <v>6</v>
+      </c>
+      <c r="I197" s="5" t="s">
         <v>658</v>
       </c>
-      <c r="G197" s="5">
+      <c r="J197" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="K197" s="5">
+        <v>5400</v>
+      </c>
+      <c r="L197" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="M197" s="5">
+        <v>3</v>
+      </c>
+      <c r="N197" s="5">
         <v>5</v>
       </c>
-      <c r="H197" s="5">
-[...19 lines deleted...]
-      </c>
       <c r="O197" s="5">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="P197" s="5" t="s">
-        <v>682</v>
-[...6 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="Q197" s="5"/>
+      <c r="R197" s="5"/>
       <c r="S197" s="5" t="s">
-        <v>683</v>
+        <v>669</v>
       </c>
       <c r="T197" s="5" t="s">
-        <v>684</v>
+        <v>670</v>
       </c>
       <c r="U197" s="5">
-        <v>10</v>
+        <v>36</v>
       </c>
     </row>
     <row r="198" spans="1:21">
       <c r="A198" s="2">
         <v>46112.0</v>
       </c>
       <c r="B198" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C198" s="6">
-        <v>0.77083333333333</v>
+        <v>0.72916666666667</v>
       </c>
       <c r="D198" s="4" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-        <v>686</v>
+        <v>671</v>
+      </c>
+      <c r="E198" s="4">
+        <v>523</v>
       </c>
       <c r="F198" s="4" t="s">
+        <v>657</v>
+      </c>
+      <c r="G198" s="4">
+        <v>4</v>
+      </c>
+      <c r="H198" s="4">
+        <v>6</v>
+      </c>
+      <c r="I198" s="4" t="s">
         <v>658</v>
       </c>
-      <c r="G198" s="4">
-[...5 lines deleted...]
-      <c r="I198" s="4" t="s">
+      <c r="J198" s="4" t="s">
         <v>659</v>
       </c>
-      <c r="J198" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K198" s="4">
-        <v>3716</v>
+        <v>5400</v>
       </c>
       <c r="L198" s="4" t="s">
-        <v>56</v>
+        <v>660</v>
       </c>
       <c r="M198" s="4">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="N198" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="O198" s="4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P198" s="4" t="s">
-        <v>687</v>
+        <v>661</v>
       </c>
       <c r="Q198" s="4"/>
       <c r="R198" s="4">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="S198" s="4" t="s">
-        <v>651</v>
+        <v>672</v>
       </c>
       <c r="T198" s="4" t="s">
-        <v>688</v>
+        <v>667</v>
       </c>
       <c r="U198" s="4">
-        <v>146</v>
+        <v>18</v>
       </c>
     </row>
     <row r="199" spans="1:21">
       <c r="A199" s="3">
         <v>46112.0</v>
       </c>
       <c r="B199" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C199" s="7">
-        <v>0.77083333333333</v>
+        <v>0.72916666666667</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>689</v>
+        <v>673</v>
       </c>
       <c r="E199" s="5" t="s">
-        <v>690</v>
+        <v>674</v>
       </c>
       <c r="F199" s="5" t="s">
+        <v>657</v>
+      </c>
+      <c r="G199" s="5">
+        <v>4</v>
+      </c>
+      <c r="H199" s="5">
+        <v>6</v>
+      </c>
+      <c r="I199" s="5" t="s">
         <v>658</v>
       </c>
-      <c r="G199" s="5">
+      <c r="J199" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="K199" s="5">
+        <v>5400</v>
+      </c>
+      <c r="L199" s="5" t="s">
+        <v>660</v>
+      </c>
+      <c r="M199" s="5">
         <v>5</v>
       </c>
-      <c r="H199" s="5">
-[...16 lines deleted...]
-      </c>
       <c r="N199" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="O199" s="5">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="P199" s="5" t="s">
-        <v>646</v>
-[...3 lines deleted...]
-      </c>
+        <v>661</v>
+      </c>
+      <c r="Q199" s="5"/>
       <c r="R199" s="5">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="S199" s="5" t="s">
-        <v>691</v>
+        <v>675</v>
       </c>
       <c r="T199" s="5" t="s">
-        <v>692</v>
+        <v>676</v>
       </c>
       <c r="U199" s="5">
-        <v>11</v>
+        <v>231</v>
       </c>
     </row>
     <row r="200" spans="1:21">
       <c r="A200" s="2">
         <v>46112.0</v>
       </c>
       <c r="B200" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C200" s="6">
-        <v>0.77083333333333</v>
+        <v>0.72916666666667</v>
       </c>
       <c r="D200" s="4" t="s">
-        <v>693</v>
-[...2 lines deleted...]
-        <v>694</v>
+        <v>677</v>
+      </c>
+      <c r="E200" s="4">
+        <v>6</v>
       </c>
       <c r="F200" s="4" t="s">
+        <v>657</v>
+      </c>
+      <c r="G200" s="4">
+        <v>4</v>
+      </c>
+      <c r="H200" s="4">
+        <v>6</v>
+      </c>
+      <c r="I200" s="4" t="s">
         <v>658</v>
       </c>
-      <c r="G200" s="4">
-[...5 lines deleted...]
-      <c r="I200" s="4" t="s">
+      <c r="J200" s="4" t="s">
         <v>659</v>
       </c>
-      <c r="J200" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K200" s="4">
-        <v>3716</v>
+        <v>5400</v>
       </c>
       <c r="L200" s="4" t="s">
-        <v>56</v>
+        <v>660</v>
       </c>
       <c r="M200" s="4">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="N200" s="4">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="O200" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P200" s="4" t="s">
-        <v>646</v>
+        <v>661</v>
       </c>
       <c r="Q200" s="4" t="s">
-        <v>695</v>
-[...3 lines deleted...]
-      </c>
+        <v>203</v>
+      </c>
+      <c r="R200" s="4"/>
       <c r="S200" s="4" t="s">
-        <v>696</v>
+        <v>678</v>
       </c>
       <c r="T200" s="4" t="s">
-        <v>697</v>
+        <v>679</v>
       </c>
       <c r="U200" s="4">
-        <v>29</v>
+        <v>38</v>
       </c>
     </row>
     <row r="201" spans="1:21">
       <c r="A201" s="3">
         <v>46112.0</v>
       </c>
       <c r="B201" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C201" s="7">
-        <v>0.77083333333333</v>
+        <v>0.75</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>698</v>
+        <v>680</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>699</v>
+        <v>681</v>
       </c>
       <c r="F201" s="5" t="s">
-        <v>658</v>
+        <v>682</v>
       </c>
       <c r="G201" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H201" s="5">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="I201" s="5" t="s">
+        <v>683</v>
+      </c>
+      <c r="J201" s="5" t="s">
         <v>659</v>
       </c>
-      <c r="J201" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K201" s="5">
-        <v>3716</v>
+        <v>5400</v>
       </c>
       <c r="L201" s="5" t="s">
-        <v>56</v>
+        <v>684</v>
       </c>
       <c r="M201" s="5">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="N201" s="5">
         <v>2</v>
       </c>
       <c r="O201" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P201" s="5" t="s">
-        <v>700</v>
+        <v>661</v>
       </c>
       <c r="Q201" s="5"/>
-      <c r="R201" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="R201" s="5"/>
       <c r="S201" s="5" t="s">
-        <v>701</v>
+        <v>685</v>
       </c>
       <c r="T201" s="5" t="s">
-        <v>702</v>
+        <v>686</v>
       </c>
       <c r="U201" s="5">
-        <v>13</v>
+        <v>169</v>
       </c>
     </row>
     <row r="202" spans="1:21">
       <c r="A202" s="2">
         <v>46112.0</v>
       </c>
       <c r="B202" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C202" s="6">
-        <v>0.77083333333333</v>
+        <v>0.75</v>
       </c>
       <c r="D202" s="4" t="s">
-        <v>703</v>
+        <v>687</v>
       </c>
       <c r="E202" s="4" t="s">
-        <v>704</v>
+        <v>688</v>
       </c>
       <c r="F202" s="4" t="s">
-        <v>658</v>
+        <v>682</v>
       </c>
       <c r="G202" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H202" s="4">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="I202" s="4" t="s">
+        <v>683</v>
+      </c>
+      <c r="J202" s="4" t="s">
         <v>659</v>
       </c>
-      <c r="J202" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K202" s="4">
-        <v>3716</v>
+        <v>5400</v>
       </c>
       <c r="L202" s="4" t="s">
-        <v>56</v>
+        <v>684</v>
       </c>
       <c r="M202" s="4">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="N202" s="4">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="O202" s="4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P202" s="4" t="s">
-        <v>700</v>
-[...6 lines deleted...]
-      </c>
+        <v>689</v>
+      </c>
+      <c r="Q202" s="4"/>
+      <c r="R202" s="4"/>
       <c r="S202" s="4" t="s">
-        <v>705</v>
+        <v>690</v>
       </c>
       <c r="T202" s="4" t="s">
-        <v>706</v>
+        <v>691</v>
       </c>
       <c r="U202" s="4">
-        <v>10</v>
+        <v>175</v>
       </c>
     </row>
     <row r="203" spans="1:21">
       <c r="A203" s="3">
         <v>46112.0</v>
       </c>
       <c r="B203" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C203" s="7">
-        <v>0.77083333333333</v>
+        <v>0.75</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>707</v>
-[...3 lines deleted...]
-      </c>
+        <v>692</v>
+      </c>
+      <c r="E203" s="5"/>
       <c r="F203" s="5" t="s">
-        <v>658</v>
+        <v>682</v>
       </c>
       <c r="G203" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H203" s="5">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="I203" s="5" t="s">
+        <v>683</v>
+      </c>
+      <c r="J203" s="5" t="s">
         <v>659</v>
       </c>
-      <c r="J203" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K203" s="5">
-        <v>3716</v>
+        <v>5400</v>
       </c>
       <c r="L203" s="5" t="s">
-        <v>56</v>
+        <v>684</v>
       </c>
       <c r="M203" s="5">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="N203" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="O203" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P203" s="5" t="s">
-        <v>650</v>
+        <v>693</v>
       </c>
       <c r="Q203" s="5"/>
-      <c r="R203" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="R203" s="5"/>
       <c r="S203" s="5" t="s">
-        <v>709</v>
+        <v>694</v>
       </c>
       <c r="T203" s="5" t="s">
-        <v>633</v>
-[...3 lines deleted...]
-      </c>
+        <v>695</v>
+      </c>
+      <c r="U203" s="5"/>
     </row>
     <row r="204" spans="1:21">
       <c r="A204" s="2">
         <v>46112.0</v>
       </c>
       <c r="B204" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C204" s="6">
-        <v>0.79166666666667</v>
+        <v>0.75</v>
       </c>
       <c r="D204" s="4" t="s">
-        <v>710</v>
-[...3 lines deleted...]
-      </c>
+        <v>696</v>
+      </c>
+      <c r="E204" s="4"/>
       <c r="F204" s="4" t="s">
-        <v>712</v>
+        <v>682</v>
       </c>
       <c r="G204" s="4">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="H204" s="4">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="I204" s="4" t="s">
-        <v>713</v>
+        <v>683</v>
       </c>
       <c r="J204" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K204" s="4">
-        <v>3140</v>
+        <v>5400</v>
       </c>
       <c r="L204" s="4" t="s">
-        <v>56</v>
+        <v>684</v>
       </c>
       <c r="M204" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="N204" s="4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="O204" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P204" s="4" t="s">
-        <v>664</v>
+        <v>693</v>
       </c>
       <c r="Q204" s="4"/>
-      <c r="R204" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="R204" s="4"/>
       <c r="S204" s="4" t="s">
-        <v>714</v>
+        <v>697</v>
       </c>
       <c r="T204" s="4" t="s">
-        <v>715</v>
-[...3 lines deleted...]
-      </c>
+        <v>698</v>
+      </c>
+      <c r="U204" s="4"/>
     </row>
     <row r="205" spans="1:21">
       <c r="A205" s="3">
         <v>46112.0</v>
       </c>
       <c r="B205" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C205" s="7">
-        <v>0.79166666666667</v>
+        <v>0.77083333333333</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>716</v>
+        <v>699</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>717</v>
+        <v>700</v>
       </c>
       <c r="F205" s="5" t="s">
-        <v>712</v>
+        <v>701</v>
       </c>
       <c r="G205" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H205" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I205" s="5" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
       <c r="J205" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K205" s="5">
-        <v>3140</v>
+        <v>3716</v>
       </c>
       <c r="L205" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M205" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N205" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="O205" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="P205" s="5" t="s">
-        <v>673</v>
-[...3 lines deleted...]
-      </c>
+        <v>703</v>
+      </c>
+      <c r="Q205" s="5"/>
       <c r="R205" s="5">
-        <v>57</v>
+        <v>79</v>
       </c>
       <c r="S205" s="5" t="s">
-        <v>718</v>
+        <v>675</v>
       </c>
       <c r="T205" s="5" t="s">
-        <v>719</v>
+        <v>704</v>
       </c>
       <c r="U205" s="5">
-        <v>63</v>
+        <v>7</v>
       </c>
     </row>
     <row r="206" spans="1:21">
       <c r="A206" s="2">
         <v>46112.0</v>
       </c>
       <c r="B206" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C206" s="6">
-        <v>0.79166666666667</v>
+        <v>0.77083333333333</v>
       </c>
       <c r="D206" s="4" t="s">
-        <v>720</v>
-[...2 lines deleted...]
-        <v>391522</v>
+        <v>705</v>
+      </c>
+      <c r="E206" s="4" t="s">
+        <v>706</v>
       </c>
       <c r="F206" s="4" t="s">
-        <v>712</v>
+        <v>701</v>
       </c>
       <c r="G206" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H206" s="4">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I206" s="4" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
       <c r="J206" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K206" s="4">
-        <v>3140</v>
+        <v>3716</v>
       </c>
       <c r="L206" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M206" s="4">
+        <v>2</v>
+      </c>
+      <c r="N206" s="4">
         <v>3</v>
       </c>
-      <c r="N206" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="O206" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="P206" s="4" t="s">
-        <v>673</v>
+        <v>707</v>
       </c>
       <c r="Q206" s="4" t="s">
-        <v>155</v>
+        <v>708</v>
       </c>
       <c r="R206" s="4">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="S206" s="4" t="s">
-        <v>647</v>
+        <v>709</v>
       </c>
       <c r="T206" s="4" t="s">
-        <v>721</v>
+        <v>710</v>
       </c>
       <c r="U206" s="4">
-        <v>3</v>
+        <v>29</v>
       </c>
     </row>
     <row r="207" spans="1:21">
       <c r="A207" s="3">
         <v>46112.0</v>
       </c>
       <c r="B207" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C207" s="7">
-        <v>0.79166666666667</v>
+        <v>0.77083333333333</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>722</v>
+        <v>711</v>
       </c>
       <c r="E207" s="5" t="s">
-        <v>723</v>
+        <v>712</v>
       </c>
       <c r="F207" s="5" t="s">
-        <v>712</v>
+        <v>701</v>
       </c>
       <c r="G207" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H207" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I207" s="5" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
       <c r="J207" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K207" s="5">
-        <v>3140</v>
+        <v>3716</v>
       </c>
       <c r="L207" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M207" s="5">
+        <v>3</v>
+      </c>
+      <c r="N207" s="5">
+        <v>12</v>
+      </c>
+      <c r="O207" s="5">
+        <v>5</v>
+      </c>
+      <c r="P207" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="Q207" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="R207" s="5">
+        <v>75</v>
+      </c>
+      <c r="S207" s="5" t="s">
+        <v>690</v>
+      </c>
+      <c r="T207" s="5" t="s">
+        <v>713</v>
+      </c>
+      <c r="U207" s="5">
         <v>4</v>
-      </c>
-[...22 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="208" spans="1:21">
       <c r="A208" s="2">
         <v>46112.0</v>
       </c>
       <c r="B208" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C208" s="6">
-        <v>0.79166666666667</v>
+        <v>0.77083333333333</v>
       </c>
       <c r="D208" s="4" t="s">
-        <v>725</v>
+        <v>714</v>
       </c>
       <c r="E208" s="4" t="s">
-        <v>726</v>
+        <v>715</v>
       </c>
       <c r="F208" s="4" t="s">
-        <v>712</v>
+        <v>701</v>
       </c>
       <c r="G208" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H208" s="4">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I208" s="4" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
       <c r="J208" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K208" s="4">
-        <v>3140</v>
+        <v>3716</v>
       </c>
       <c r="L208" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M208" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N208" s="4">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="O208" s="4">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="P208" s="4" t="s">
-        <v>678</v>
+        <v>716</v>
       </c>
       <c r="Q208" s="4" t="s">
-        <v>203</v>
+        <v>155</v>
       </c>
       <c r="R208" s="4">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="S208" s="4" t="s">
-        <v>626</v>
+        <v>717</v>
       </c>
       <c r="T208" s="4" t="s">
-        <v>627</v>
+        <v>718</v>
       </c>
       <c r="U208" s="4">
-        <v>38</v>
+        <v>35</v>
       </c>
     </row>
     <row r="209" spans="1:21">
       <c r="A209" s="3">
         <v>46112.0</v>
       </c>
       <c r="B209" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C209" s="7">
-        <v>0.79166666666667</v>
+        <v>0.77083333333333</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-        <v>478838</v>
+        <v>719</v>
+      </c>
+      <c r="E209" s="5" t="s">
+        <v>720</v>
       </c>
       <c r="F209" s="5" t="s">
-        <v>712</v>
+        <v>701</v>
       </c>
       <c r="G209" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H209" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I209" s="5" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
       <c r="J209" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K209" s="5">
-        <v>3140</v>
+        <v>3716</v>
       </c>
       <c r="L209" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M209" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N209" s="5">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="O209" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="P209" s="5" t="s">
-        <v>682</v>
-[...3 lines deleted...]
-      </c>
+        <v>721</v>
+      </c>
+      <c r="Q209" s="5"/>
       <c r="R209" s="5">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="S209" s="5" t="s">
-        <v>728</v>
+        <v>672</v>
       </c>
       <c r="T209" s="5" t="s">
-        <v>729</v>
+        <v>722</v>
       </c>
       <c r="U209" s="5">
-        <v>1</v>
+        <v>32</v>
       </c>
     </row>
     <row r="210" spans="1:21">
       <c r="A210" s="2">
         <v>46112.0</v>
       </c>
       <c r="B210" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C210" s="6">
-        <v>0.79166666666667</v>
+        <v>0.77083333333333</v>
       </c>
       <c r="D210" s="4" t="s">
-        <v>730</v>
+        <v>723</v>
       </c>
       <c r="E210" s="4" t="s">
-        <v>731</v>
+        <v>724</v>
       </c>
       <c r="F210" s="4" t="s">
-        <v>712</v>
+        <v>701</v>
       </c>
       <c r="G210" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H210" s="4">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I210" s="4" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
       <c r="J210" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K210" s="4">
-        <v>3140</v>
+        <v>3716</v>
       </c>
       <c r="L210" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M210" s="4">
+        <v>6</v>
+      </c>
+      <c r="N210" s="4">
         <v>7</v>
       </c>
-      <c r="N210" s="4">
-[...1 lines deleted...]
-      </c>
       <c r="O210" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="P210" s="4" t="s">
-        <v>732</v>
-[...1 lines deleted...]
-      <c r="Q210" s="4"/>
+        <v>725</v>
+      </c>
+      <c r="Q210" s="4" t="s">
+        <v>100</v>
+      </c>
       <c r="R210" s="4">
-        <v>53</v>
+        <v>70</v>
       </c>
       <c r="S210" s="4" t="s">
-        <v>733</v>
+        <v>726</v>
       </c>
       <c r="T210" s="4" t="s">
-        <v>620</v>
+        <v>727</v>
       </c>
       <c r="U210" s="4">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="211" spans="1:21">
       <c r="A211" s="3">
         <v>46112.0</v>
       </c>
       <c r="B211" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C211" s="7">
-        <v>0.79166666666667</v>
+        <v>0.77083333333333</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>734</v>
+        <v>728</v>
       </c>
       <c r="E211" s="5" t="s">
-        <v>735</v>
+        <v>729</v>
       </c>
       <c r="F211" s="5" t="s">
-        <v>712</v>
+        <v>701</v>
       </c>
       <c r="G211" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H211" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I211" s="5" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
       <c r="J211" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K211" s="5">
-        <v>3140</v>
+        <v>3716</v>
       </c>
       <c r="L211" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M211" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="N211" s="5">
         <v>1</v>
       </c>
       <c r="O211" s="5">
         <v>5</v>
       </c>
       <c r="P211" s="5" t="s">
-        <v>687</v>
-[...3 lines deleted...]
-      </c>
+        <v>730</v>
+      </c>
+      <c r="Q211" s="5"/>
       <c r="R211" s="5">
-        <v>50</v>
+        <v>66</v>
       </c>
       <c r="S211" s="5" t="s">
-        <v>736</v>
+        <v>694</v>
       </c>
       <c r="T211" s="5" t="s">
-        <v>737</v>
+        <v>731</v>
       </c>
       <c r="U211" s="5">
-        <v>19</v>
+        <v>146</v>
       </c>
     </row>
     <row r="212" spans="1:21">
       <c r="A212" s="2">
         <v>46112.0</v>
       </c>
       <c r="B212" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C212" s="6">
-        <v>0.79166666666667</v>
+        <v>0.77083333333333</v>
       </c>
       <c r="D212" s="4" t="s">
-        <v>738</v>
-[...2 lines deleted...]
-        <v>193327</v>
+        <v>732</v>
+      </c>
+      <c r="E212" s="4" t="s">
+        <v>733</v>
       </c>
       <c r="F212" s="4" t="s">
-        <v>712</v>
+        <v>701</v>
       </c>
       <c r="G212" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H212" s="4">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I212" s="4" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
       <c r="J212" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K212" s="4">
-        <v>3140</v>
+        <v>3716</v>
       </c>
       <c r="L212" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M212" s="4">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="N212" s="4">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="O212" s="4">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="P212" s="4" t="s">
-        <v>646</v>
-[...1 lines deleted...]
-      <c r="Q212" s="4"/>
+        <v>689</v>
+      </c>
+      <c r="Q212" s="4" t="s">
+        <v>155</v>
+      </c>
       <c r="R212" s="4">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="S212" s="4" t="s">
-        <v>629</v>
+        <v>734</v>
       </c>
       <c r="T212" s="4" t="s">
-        <v>739</v>
+        <v>735</v>
       </c>
       <c r="U212" s="4">
-        <v>1</v>
+        <v>11</v>
       </c>
     </row>
     <row r="213" spans="1:21">
       <c r="A213" s="3">
         <v>46112.0</v>
       </c>
       <c r="B213" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C213" s="7">
-        <v>0.79166666666667</v>
+        <v>0.77083333333333</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>740</v>
+        <v>736</v>
       </c>
       <c r="E213" s="5" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="F213" s="5" t="s">
-        <v>712</v>
+        <v>701</v>
       </c>
       <c r="G213" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H213" s="5">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I213" s="5" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
       <c r="J213" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K213" s="5">
-        <v>3140</v>
+        <v>3716</v>
       </c>
       <c r="L213" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M213" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="N213" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="O213" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="P213" s="5" t="s">
-        <v>700</v>
+        <v>689</v>
       </c>
       <c r="Q213" s="5" t="s">
-        <v>100</v>
+        <v>738</v>
       </c>
       <c r="R213" s="5">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="S213" s="5" t="s">
-        <v>742</v>
+        <v>739</v>
       </c>
       <c r="T213" s="5" t="s">
-        <v>719</v>
+        <v>740</v>
       </c>
       <c r="U213" s="5">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="214" spans="1:21">
       <c r="A214" s="2">
         <v>46112.0</v>
       </c>
       <c r="B214" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C214" s="6">
-        <v>0.79166666666667</v>
+        <v>0.77083333333333</v>
       </c>
       <c r="D214" s="4" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
       <c r="E214" s="4" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="F214" s="4" t="s">
-        <v>712</v>
+        <v>701</v>
       </c>
       <c r="G214" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="H214" s="4">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="I214" s="4" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
       <c r="J214" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K214" s="4">
-        <v>3140</v>
+        <v>3716</v>
       </c>
       <c r="L214" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M214" s="4">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="N214" s="4">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="O214" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="P214" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="Q214" s="4"/>
+      <c r="R214" s="4">
+        <v>64</v>
+      </c>
+      <c r="S214" s="4" t="s">
+        <v>744</v>
+      </c>
+      <c r="T214" s="4" t="s">
         <v>745</v>
       </c>
-      <c r="Q214" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U214" s="4">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="215" spans="1:21">
       <c r="A215" s="3">
         <v>46112.0</v>
       </c>
       <c r="B215" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C215" s="7">
-        <v>0.8125</v>
+        <v>0.77083333333333</v>
       </c>
       <c r="D215" s="5" t="s">
+        <v>746</v>
+      </c>
+      <c r="E215" s="5" t="s">
         <v>747</v>
       </c>
-      <c r="E215" s="5" t="s">
+      <c r="F215" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="G215" s="5">
+        <v>5</v>
+      </c>
+      <c r="H215" s="5">
+        <v>12</v>
+      </c>
+      <c r="I215" s="5" t="s">
+        <v>702</v>
+      </c>
+      <c r="J215" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="K215" s="5">
+        <v>3716</v>
+      </c>
+      <c r="L215" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="M215" s="5">
+        <v>11</v>
+      </c>
+      <c r="N215" s="5">
+        <v>11</v>
+      </c>
+      <c r="O215" s="5">
+        <v>5</v>
+      </c>
+      <c r="P215" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="Q215" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="R215" s="5">
+        <v>64</v>
+      </c>
+      <c r="S215" s="5" t="s">
         <v>748</v>
       </c>
-      <c r="F215" s="5" t="s">
-[...17 lines deleted...]
-      <c r="L215" s="5" t="s">
+      <c r="T215" s="5" t="s">
         <v>749</v>
       </c>
-      <c r="M215" s="5">
-[...20 lines deleted...]
-      </c>
       <c r="U215" s="5">
-        <v>186</v>
+        <v>10</v>
       </c>
     </row>
     <row r="216" spans="1:21">
       <c r="A216" s="2">
         <v>46112.0</v>
       </c>
       <c r="B216" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C216" s="6">
-        <v>0.8125</v>
+        <v>0.77083333333333</v>
       </c>
       <c r="D216" s="4" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="E216" s="4" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="F216" s="4" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G216" s="4">
+        <v>5</v>
+      </c>
+      <c r="H216" s="4">
+        <v>12</v>
+      </c>
+      <c r="I216" s="4" t="s">
+        <v>702</v>
+      </c>
+      <c r="J216" s="4" t="s">
+        <v>659</v>
+      </c>
+      <c r="K216" s="4">
+        <v>3716</v>
+      </c>
+      <c r="L216" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M216" s="4">
+        <v>12</v>
+      </c>
+      <c r="N216" s="4">
+        <v>5</v>
+      </c>
+      <c r="O216" s="4">
         <v>4</v>
       </c>
-      <c r="H216" s="4">
-[...22 lines deleted...]
-      </c>
       <c r="P216" s="4" t="s">
-        <v>673</v>
+        <v>693</v>
       </c>
       <c r="Q216" s="4"/>
       <c r="R216" s="4">
-        <v>83</v>
+        <v>63</v>
       </c>
       <c r="S216" s="4" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="T216" s="4" t="s">
-        <v>755</v>
+        <v>676</v>
       </c>
       <c r="U216" s="4">
-        <v>27</v>
+        <v>18</v>
       </c>
     </row>
     <row r="217" spans="1:21">
       <c r="A217" s="3">
         <v>46112.0</v>
       </c>
       <c r="B217" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C217" s="7">
-        <v>0.8125</v>
+        <v>0.79166666666667</v>
       </c>
       <c r="D217" s="5" t="s">
+        <v>753</v>
+      </c>
+      <c r="E217" s="5" t="s">
+        <v>754</v>
+      </c>
+      <c r="F217" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="G217" s="5">
+        <v>6</v>
+      </c>
+      <c r="H217" s="5">
+        <v>11</v>
+      </c>
+      <c r="I217" s="5" t="s">
         <v>756</v>
       </c>
-      <c r="E217" s="5" t="s">
-[...5 lines deleted...]
-      <c r="G217" s="5">
+      <c r="J217" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="K217" s="5">
+        <v>3140</v>
+      </c>
+      <c r="L217" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="M217" s="5">
+        <v>1</v>
+      </c>
+      <c r="N217" s="5">
+        <v>5</v>
+      </c>
+      <c r="O217" s="5">
         <v>4</v>
       </c>
-      <c r="H217" s="5">
-[...22 lines deleted...]
-      </c>
       <c r="P217" s="5" t="s">
-        <v>682</v>
+        <v>707</v>
       </c>
       <c r="Q217" s="5"/>
       <c r="R217" s="5">
-        <v>80</v>
+        <v>59</v>
       </c>
       <c r="S217" s="5" t="s">
-        <v>623</v>
+        <v>757</v>
       </c>
       <c r="T217" s="5" t="s">
         <v>758</v>
       </c>
       <c r="U217" s="5">
-        <v>206</v>
+        <v>159</v>
       </c>
     </row>
     <row r="218" spans="1:21">
       <c r="A218" s="2">
         <v>46112.0</v>
       </c>
       <c r="B218" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C218" s="6">
-        <v>0.8125</v>
+        <v>0.79166666666667</v>
       </c>
       <c r="D218" s="4" t="s">
         <v>759</v>
       </c>
       <c r="E218" s="4" t="s">
         <v>760</v>
       </c>
       <c r="F218" s="4" t="s">
-        <v>658</v>
+        <v>755</v>
       </c>
       <c r="G218" s="4">
+        <v>6</v>
+      </c>
+      <c r="H218" s="4">
+        <v>11</v>
+      </c>
+      <c r="I218" s="4" t="s">
+        <v>756</v>
+      </c>
+      <c r="J218" s="4" t="s">
+        <v>659</v>
+      </c>
+      <c r="K218" s="4">
+        <v>3140</v>
+      </c>
+      <c r="L218" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M218" s="4">
+        <v>2</v>
+      </c>
+      <c r="N218" s="4">
+        <v>3</v>
+      </c>
+      <c r="O218" s="4">
         <v>4</v>
       </c>
-      <c r="H218" s="4">
-[...22 lines deleted...]
-      </c>
       <c r="P218" s="4" t="s">
-        <v>732</v>
-[...1 lines deleted...]
-      <c r="Q218" s="4"/>
+        <v>716</v>
+      </c>
+      <c r="Q218" s="4" t="s">
+        <v>32</v>
+      </c>
       <c r="R218" s="4">
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="S218" s="4" t="s">
-        <v>632</v>
+        <v>761</v>
       </c>
       <c r="T218" s="4" t="s">
-        <v>627</v>
+        <v>762</v>
       </c>
       <c r="U218" s="4">
-        <v>173</v>
+        <v>63</v>
       </c>
     </row>
     <row r="219" spans="1:21">
       <c r="A219" s="3">
         <v>46112.0</v>
       </c>
       <c r="B219" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C219" s="7">
-        <v>0.8125</v>
+        <v>0.79166666666667</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>761</v>
-[...2 lines deleted...]
-        <v>762</v>
+        <v>763</v>
+      </c>
+      <c r="E219" s="5">
+        <v>391522</v>
       </c>
       <c r="F219" s="5" t="s">
-        <v>658</v>
+        <v>755</v>
       </c>
       <c r="G219" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H219" s="5">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I219" s="5" t="s">
-        <v>615</v>
+        <v>756</v>
       </c>
       <c r="J219" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K219" s="5">
-        <v>4972</v>
+        <v>3140</v>
       </c>
       <c r="L219" s="5" t="s">
-        <v>749</v>
+        <v>56</v>
       </c>
       <c r="M219" s="5">
+        <v>3</v>
+      </c>
+      <c r="N219" s="5">
+        <v>10</v>
+      </c>
+      <c r="O219" s="5">
         <v>5</v>
       </c>
-      <c r="N219" s="5">
-[...2 lines deleted...]
-      <c r="O219" s="5">
+      <c r="P219" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="Q219" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="R219" s="5">
+        <v>57</v>
+      </c>
+      <c r="S219" s="5" t="s">
+        <v>690</v>
+      </c>
+      <c r="T219" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="U219" s="5">
         <v>3</v>
-      </c>
-[...14 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="220" spans="1:21">
       <c r="A220" s="2">
         <v>46112.0</v>
       </c>
       <c r="B220" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C220" s="6">
-        <v>0.8125</v>
+        <v>0.79166666666667</v>
       </c>
       <c r="D220" s="4" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="E220" s="4" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="F220" s="4" t="s">
-        <v>658</v>
+        <v>755</v>
       </c>
       <c r="G220" s="4">
+        <v>6</v>
+      </c>
+      <c r="H220" s="4">
+        <v>11</v>
+      </c>
+      <c r="I220" s="4" t="s">
+        <v>756</v>
+      </c>
+      <c r="J220" s="4" t="s">
+        <v>659</v>
+      </c>
+      <c r="K220" s="4">
+        <v>3140</v>
+      </c>
+      <c r="L220" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M220" s="4">
         <v>4</v>
       </c>
-      <c r="H220" s="4">
+      <c r="N220" s="4">
+        <v>2</v>
+      </c>
+      <c r="O220" s="4">
         <v>8</v>
       </c>
-      <c r="I220" s="4" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="P220" s="4" t="s">
-        <v>700</v>
-[...1 lines deleted...]
-      <c r="Q220" s="4"/>
+        <v>721</v>
+      </c>
+      <c r="Q220" s="4" t="s">
+        <v>173</v>
+      </c>
       <c r="R220" s="4">
-        <v>74</v>
+        <v>55</v>
       </c>
       <c r="S220" s="4" t="s">
-        <v>766</v>
+        <v>697</v>
       </c>
       <c r="T220" s="4" t="s">
-        <v>636</v>
+        <v>767</v>
       </c>
       <c r="U220" s="4">
-        <v>14</v>
+        <v>42</v>
       </c>
     </row>
     <row r="221" spans="1:21">
       <c r="A221" s="3">
         <v>46112.0</v>
       </c>
       <c r="B221" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C221" s="7">
-        <v>0.8125</v>
+        <v>0.79166666666667</v>
       </c>
       <c r="D221" s="5" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="E221" s="5" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F221" s="5" t="s">
-        <v>658</v>
+        <v>755</v>
       </c>
       <c r="G221" s="5">
+        <v>6</v>
+      </c>
+      <c r="H221" s="5">
+        <v>11</v>
+      </c>
+      <c r="I221" s="5" t="s">
+        <v>756</v>
+      </c>
+      <c r="J221" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="K221" s="5">
+        <v>3140</v>
+      </c>
+      <c r="L221" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="M221" s="5">
+        <v>5</v>
+      </c>
+      <c r="N221" s="5">
+        <v>11</v>
+      </c>
+      <c r="O221" s="5">
         <v>4</v>
       </c>
-      <c r="H221" s="5">
-[...22 lines deleted...]
-      </c>
       <c r="P221" s="5" t="s">
-        <v>700</v>
-[...1 lines deleted...]
-      <c r="Q221" s="5"/>
+        <v>721</v>
+      </c>
+      <c r="Q221" s="5" t="s">
+        <v>203</v>
+      </c>
       <c r="R221" s="5">
-        <v>74</v>
+        <v>55</v>
       </c>
       <c r="S221" s="5" t="s">
-        <v>769</v>
+        <v>669</v>
       </c>
       <c r="T221" s="5" t="s">
-        <v>770</v>
+        <v>670</v>
       </c>
       <c r="U221" s="5">
-        <v>206</v>
+        <v>38</v>
       </c>
     </row>
     <row r="222" spans="1:21">
       <c r="A222" s="2">
         <v>46112.0</v>
       </c>
       <c r="B222" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C222" s="6">
-        <v>0.8125</v>
+        <v>0.79166666666667</v>
       </c>
       <c r="D222" s="4" t="s">
-        <v>771</v>
-[...2 lines deleted...]
-        <v>772</v>
+        <v>770</v>
+      </c>
+      <c r="E222" s="4">
+        <v>478838</v>
       </c>
       <c r="F222" s="4" t="s">
-        <v>658</v>
+        <v>755</v>
       </c>
       <c r="G222" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="H222" s="4">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I222" s="4" t="s">
-        <v>615</v>
+        <v>756</v>
       </c>
       <c r="J222" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K222" s="4">
-        <v>4972</v>
+        <v>3140</v>
       </c>
       <c r="L222" s="4" t="s">
-        <v>749</v>
+        <v>56</v>
       </c>
       <c r="M222" s="4">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="N222" s="4">
         <v>7</v>
       </c>
       <c r="O222" s="4">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="P222" s="4" t="s">
-        <v>773</v>
+        <v>725</v>
       </c>
       <c r="Q222" s="4" t="s">
-        <v>36</v>
+        <v>100</v>
       </c>
       <c r="R222" s="4">
-        <v>72</v>
+        <v>54</v>
       </c>
       <c r="S222" s="4" t="s">
-        <v>718</v>
+        <v>771</v>
       </c>
       <c r="T222" s="4" t="s">
-        <v>652</v>
+        <v>772</v>
       </c>
       <c r="U222" s="4">
-        <v>158</v>
+        <v>1</v>
       </c>
     </row>
     <row r="223" spans="1:21">
       <c r="A223" s="3">
         <v>46112.0</v>
       </c>
       <c r="B223" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C223" s="7">
-        <v>0.83333333333333</v>
+        <v>0.79166666666667</v>
       </c>
       <c r="D223" s="5" t="s">
+        <v>773</v>
+      </c>
+      <c r="E223" s="5" t="s">
         <v>774</v>
       </c>
-      <c r="E223" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F223" s="5" t="s">
-        <v>658</v>
+        <v>755</v>
       </c>
       <c r="G223" s="5">
         <v>6</v>
       </c>
       <c r="H223" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="I223" s="5" t="s">
-        <v>776</v>
+        <v>756</v>
       </c>
       <c r="J223" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K223" s="5">
         <v>3140</v>
       </c>
       <c r="L223" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M223" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="N223" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="O223" s="5">
         <v>4</v>
       </c>
       <c r="P223" s="5" t="s">
-        <v>777</v>
-[...3 lines deleted...]
-      </c>
+        <v>775</v>
+      </c>
+      <c r="Q223" s="5"/>
       <c r="R223" s="5">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="S223" s="5" t="s">
-        <v>651</v>
+        <v>776</v>
       </c>
       <c r="T223" s="5" t="s">
-        <v>778</v>
+        <v>663</v>
       </c>
       <c r="U223" s="5">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="224" spans="1:21">
       <c r="A224" s="2">
         <v>46112.0</v>
       </c>
       <c r="B224" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C224" s="6">
-        <v>0.83333333333333</v>
+        <v>0.79166666666667</v>
       </c>
       <c r="D224" s="4" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="E224" s="4" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="F224" s="4" t="s">
-        <v>658</v>
+        <v>755</v>
       </c>
       <c r="G224" s="4">
         <v>6</v>
       </c>
       <c r="H224" s="4">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="I224" s="4" t="s">
-        <v>776</v>
+        <v>756</v>
       </c>
       <c r="J224" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K224" s="4">
         <v>3140</v>
       </c>
       <c r="L224" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M224" s="4">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="N224" s="4">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="O224" s="4">
         <v>5</v>
       </c>
       <c r="P224" s="4" t="s">
-        <v>781</v>
-[...1 lines deleted...]
-      <c r="Q224" s="4"/>
+        <v>730</v>
+      </c>
+      <c r="Q224" s="4" t="s">
+        <v>100</v>
+      </c>
       <c r="R224" s="4">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="S224" s="4" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
       <c r="T224" s="4" t="s">
-        <v>44</v>
+        <v>780</v>
       </c>
       <c r="U224" s="4">
-        <v>21</v>
+        <v>19</v>
       </c>
     </row>
     <row r="225" spans="1:21">
       <c r="A225" s="3">
         <v>46112.0</v>
       </c>
       <c r="B225" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C225" s="7">
-        <v>0.83333333333333</v>
+        <v>0.79166666666667</v>
       </c>
       <c r="D225" s="5" t="s">
-        <v>783</v>
-[...2 lines deleted...]
-        <v>784</v>
+        <v>781</v>
+      </c>
+      <c r="E225" s="5">
+        <v>193327</v>
       </c>
       <c r="F225" s="5" t="s">
-        <v>658</v>
+        <v>755</v>
       </c>
       <c r="G225" s="5">
         <v>6</v>
       </c>
       <c r="H225" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="I225" s="5" t="s">
-        <v>776</v>
+        <v>756</v>
       </c>
       <c r="J225" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K225" s="5">
         <v>3140</v>
       </c>
       <c r="L225" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M225" s="5">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="N225" s="5">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="O225" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="P225" s="5" t="s">
-        <v>781</v>
+        <v>689</v>
       </c>
       <c r="Q225" s="5"/>
       <c r="R225" s="5">
-        <v>61</v>
+        <v>49</v>
       </c>
       <c r="S225" s="5" t="s">
-        <v>785</v>
+        <v>672</v>
       </c>
       <c r="T225" s="5" t="s">
-        <v>786</v>
+        <v>782</v>
       </c>
       <c r="U225" s="5">
-        <v>27</v>
+        <v>1</v>
       </c>
     </row>
     <row r="226" spans="1:21">
       <c r="A226" s="2">
         <v>46112.0</v>
       </c>
       <c r="B226" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C226" s="6">
-        <v>0.83333333333333</v>
+        <v>0.79166666666667</v>
       </c>
       <c r="D226" s="4" t="s">
-        <v>787</v>
+        <v>783</v>
       </c>
       <c r="E226" s="4" t="s">
-        <v>788</v>
+        <v>784</v>
       </c>
       <c r="F226" s="4" t="s">
-        <v>658</v>
+        <v>755</v>
       </c>
       <c r="G226" s="4">
         <v>6</v>
       </c>
       <c r="H226" s="4">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="I226" s="4" t="s">
-        <v>776</v>
+        <v>756</v>
       </c>
       <c r="J226" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K226" s="4">
         <v>3140</v>
       </c>
       <c r="L226" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M226" s="4">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="N226" s="4">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="O226" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="P226" s="4" t="s">
-        <v>789</v>
+        <v>743</v>
       </c>
       <c r="Q226" s="4" t="s">
-        <v>66</v>
+        <v>100</v>
       </c>
       <c r="R226" s="4">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="S226" s="4" t="s">
-        <v>746</v>
+        <v>785</v>
       </c>
       <c r="T226" s="4" t="s">
-        <v>539</v>
+        <v>762</v>
       </c>
       <c r="U226" s="4">
-        <v>21</v>
+        <v>14</v>
       </c>
     </row>
     <row r="227" spans="1:21">
       <c r="A227" s="3">
         <v>46112.0</v>
       </c>
       <c r="B227" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C227" s="7">
-        <v>0.83333333333333</v>
+        <v>0.79166666666667</v>
       </c>
       <c r="D227" s="5" t="s">
-        <v>790</v>
+        <v>786</v>
       </c>
       <c r="E227" s="5" t="s">
-        <v>791</v>
+        <v>787</v>
       </c>
       <c r="F227" s="5" t="s">
-        <v>658</v>
+        <v>755</v>
       </c>
       <c r="G227" s="5">
         <v>6</v>
       </c>
       <c r="H227" s="5">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="I227" s="5" t="s">
-        <v>776</v>
+        <v>756</v>
       </c>
       <c r="J227" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K227" s="5">
         <v>3140</v>
       </c>
       <c r="L227" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M227" s="5">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="N227" s="5">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="O227" s="5">
         <v>6</v>
       </c>
       <c r="P227" s="5" t="s">
+        <v>788</v>
+      </c>
+      <c r="Q227" s="5" t="s">
+        <v>155</v>
+      </c>
+      <c r="R227" s="5">
+        <v>45</v>
+      </c>
+      <c r="S227" s="5" t="s">
         <v>789</v>
       </c>
-      <c r="Q227" s="5"/>
-[...5 lines deleted...]
-      </c>
       <c r="T227" s="5" t="s">
-        <v>724</v>
+        <v>539</v>
       </c>
       <c r="U227" s="5">
-        <v>68</v>
+        <v>20</v>
       </c>
     </row>
     <row r="228" spans="1:21">
       <c r="A228" s="2">
         <v>46112.0</v>
       </c>
       <c r="B228" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C228" s="6">
-        <v>0.83333333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="D228" s="4" t="s">
+        <v>790</v>
+      </c>
+      <c r="E228" s="4" t="s">
+        <v>791</v>
+      </c>
+      <c r="F228" s="4" t="s">
+        <v>701</v>
+      </c>
+      <c r="G228" s="4">
+        <v>4</v>
+      </c>
+      <c r="H228" s="4">
+        <v>8</v>
+      </c>
+      <c r="I228" s="4" t="s">
+        <v>658</v>
+      </c>
+      <c r="J228" s="4" t="s">
+        <v>659</v>
+      </c>
+      <c r="K228" s="4">
+        <v>4972</v>
+      </c>
+      <c r="L228" s="4" t="s">
         <v>792</v>
       </c>
-      <c r="E228" s="4">
-[...22 lines deleted...]
-      </c>
       <c r="M228" s="4">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="N228" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O228" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P228" s="4" t="s">
-        <v>673</v>
+        <v>707</v>
       </c>
       <c r="Q228" s="4"/>
       <c r="R228" s="4">
-        <v>59</v>
+        <v>85</v>
       </c>
       <c r="S228" s="4" t="s">
-        <v>728</v>
+        <v>793</v>
       </c>
       <c r="T228" s="4" t="s">
-        <v>729</v>
+        <v>794</v>
       </c>
       <c r="U228" s="4">
-        <v>20</v>
+        <v>186</v>
       </c>
     </row>
     <row r="229" spans="1:21">
       <c r="A229" s="3">
         <v>46112.0</v>
       </c>
       <c r="B229" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C229" s="7">
-        <v>0.83333333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="D229" s="5" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E229" s="5" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="F229" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="G229" s="5">
+        <v>4</v>
+      </c>
+      <c r="H229" s="5">
+        <v>8</v>
+      </c>
+      <c r="I229" s="5" t="s">
         <v>658</v>
       </c>
-      <c r="G229" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="J229" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K229" s="5">
-        <v>3140</v>
+        <v>4972</v>
       </c>
       <c r="L229" s="5" t="s">
-        <v>56</v>
+        <v>792</v>
       </c>
       <c r="M229" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="N229" s="5">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="O229" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="P229" s="5" t="s">
-        <v>795</v>
+        <v>716</v>
       </c>
       <c r="Q229" s="5"/>
       <c r="R229" s="5">
-        <v>57</v>
+        <v>83</v>
       </c>
       <c r="S229" s="5" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="T229" s="5" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="U229" s="5">
-        <v>131</v>
+        <v>27</v>
       </c>
     </row>
     <row r="230" spans="1:21">
       <c r="A230" s="2">
         <v>46112.0</v>
       </c>
       <c r="B230" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C230" s="6">
-        <v>0.83333333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="D230" s="4" t="s">
-        <v>798</v>
-[...2 lines deleted...]
-        <v>244343</v>
+        <v>799</v>
+      </c>
+      <c r="E230" s="4" t="s">
+        <v>800</v>
       </c>
       <c r="F230" s="4" t="s">
+        <v>701</v>
+      </c>
+      <c r="G230" s="4">
+        <v>4</v>
+      </c>
+      <c r="H230" s="4">
+        <v>8</v>
+      </c>
+      <c r="I230" s="4" t="s">
         <v>658</v>
       </c>
-      <c r="G230" s="4">
-[...7 lines deleted...]
-      </c>
       <c r="J230" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K230" s="4">
-        <v>3140</v>
+        <v>4972</v>
       </c>
       <c r="L230" s="4" t="s">
-        <v>56</v>
+        <v>792</v>
       </c>
       <c r="M230" s="4">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="N230" s="4">
         <v>8</v>
       </c>
       <c r="O230" s="4">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="P230" s="4" t="s">
-        <v>682</v>
+        <v>725</v>
       </c>
       <c r="Q230" s="4"/>
       <c r="R230" s="4">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="S230" s="4" t="s">
         <v>666</v>
       </c>
       <c r="T230" s="4" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
       <c r="U230" s="4">
-        <v>20</v>
+        <v>206</v>
       </c>
     </row>
     <row r="231" spans="1:21">
       <c r="A231" s="3">
         <v>46112.0</v>
       </c>
       <c r="B231" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C231" s="7">
-        <v>0.83333333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="D231" s="5" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="E231" s="5" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="F231" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="G231" s="5">
+        <v>4</v>
+      </c>
+      <c r="H231" s="5">
+        <v>8</v>
+      </c>
+      <c r="I231" s="5" t="s">
         <v>658</v>
       </c>
-      <c r="G231" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="J231" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K231" s="5">
-        <v>3140</v>
+        <v>4972</v>
       </c>
       <c r="L231" s="5" t="s">
-        <v>56</v>
+        <v>792</v>
       </c>
       <c r="M231" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="N231" s="5">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="O231" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P231" s="5" t="s">
-        <v>618</v>
-[...3 lines deleted...]
-      </c>
+        <v>775</v>
+      </c>
+      <c r="Q231" s="5"/>
       <c r="R231" s="5">
-        <v>53</v>
+        <v>79</v>
       </c>
       <c r="S231" s="5" t="s">
-        <v>691</v>
+        <v>675</v>
       </c>
       <c r="T231" s="5" t="s">
-        <v>802</v>
+        <v>670</v>
       </c>
       <c r="U231" s="5">
-        <v>71</v>
+        <v>173</v>
       </c>
     </row>
     <row r="232" spans="1:21">
       <c r="A232" s="2">
         <v>46112.0</v>
       </c>
       <c r="B232" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C232" s="6">
-        <v>0.83333333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="D232" s="4" t="s">
-        <v>803</v>
-[...2 lines deleted...]
-        <v>151545</v>
+        <v>804</v>
+      </c>
+      <c r="E232" s="4" t="s">
+        <v>805</v>
       </c>
       <c r="F232" s="4" t="s">
+        <v>701</v>
+      </c>
+      <c r="G232" s="4">
+        <v>4</v>
+      </c>
+      <c r="H232" s="4">
+        <v>8</v>
+      </c>
+      <c r="I232" s="4" t="s">
         <v>658</v>
       </c>
-      <c r="G232" s="4">
-[...7 lines deleted...]
-      </c>
       <c r="J232" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K232" s="4">
-        <v>3140</v>
+        <v>4972</v>
       </c>
       <c r="L232" s="4" t="s">
-        <v>56</v>
+        <v>792</v>
       </c>
       <c r="M232" s="4">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="N232" s="4">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="O232" s="4">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="P232" s="4" t="s">
-        <v>618</v>
-[...3 lines deleted...]
-      </c>
+        <v>689</v>
+      </c>
+      <c r="Q232" s="4"/>
       <c r="R232" s="4">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="S232" s="4" t="s">
-        <v>709</v>
+        <v>806</v>
       </c>
       <c r="T232" s="4" t="s">
-        <v>737</v>
+        <v>764</v>
       </c>
       <c r="U232" s="4">
-        <v>3</v>
+        <v>14</v>
       </c>
     </row>
     <row r="233" spans="1:21">
       <c r="A233" s="3">
         <v>46112.0</v>
       </c>
       <c r="B233" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C233" s="7">
-        <v>0.85416666666667</v>
+        <v>0.8125</v>
       </c>
       <c r="D233" s="5" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="E233" s="5" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="F233" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="G233" s="5">
+        <v>4</v>
+      </c>
+      <c r="H233" s="5">
+        <v>8</v>
+      </c>
+      <c r="I233" s="5" t="s">
         <v>658</v>
       </c>
-      <c r="G233" s="5">
+      <c r="J233" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="K233" s="5">
+        <v>4972</v>
+      </c>
+      <c r="L233" s="5" t="s">
+        <v>792</v>
+      </c>
+      <c r="M233" s="5">
         <v>6</v>
-      </c>
-[...16 lines deleted...]
-        <v>1</v>
       </c>
       <c r="N233" s="5">
         <v>6</v>
       </c>
       <c r="O233" s="5">
         <v>3</v>
       </c>
       <c r="P233" s="5" t="s">
-        <v>664</v>
+        <v>743</v>
       </c>
       <c r="Q233" s="5"/>
       <c r="R233" s="5">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="S233" s="5" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="T233" s="5" t="s">
-        <v>808</v>
+        <v>679</v>
       </c>
       <c r="U233" s="5">
-        <v>180</v>
+        <v>14</v>
       </c>
     </row>
     <row r="234" spans="1:21">
       <c r="A234" s="2">
         <v>46112.0</v>
       </c>
       <c r="B234" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C234" s="6">
-        <v>0.85416666666667</v>
+        <v>0.8125</v>
       </c>
       <c r="D234" s="4" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
       <c r="E234" s="4" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="F234" s="4" t="s">
+        <v>701</v>
+      </c>
+      <c r="G234" s="4">
+        <v>4</v>
+      </c>
+      <c r="H234" s="4">
+        <v>8</v>
+      </c>
+      <c r="I234" s="4" t="s">
         <v>658</v>
       </c>
-      <c r="G234" s="4">
-[...7 lines deleted...]
-      </c>
       <c r="J234" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K234" s="4">
-        <v>3140</v>
+        <v>4972</v>
       </c>
       <c r="L234" s="4" t="s">
-        <v>749</v>
+        <v>792</v>
       </c>
       <c r="M234" s="4">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="N234" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="O234" s="4">
         <v>3</v>
       </c>
       <c r="P234" s="4" t="s">
-        <v>664</v>
+        <v>743</v>
       </c>
       <c r="Q234" s="4"/>
       <c r="R234" s="4">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="S234" s="4" t="s">
-        <v>691</v>
+        <v>812</v>
       </c>
       <c r="T234" s="4" t="s">
-        <v>692</v>
+        <v>813</v>
       </c>
       <c r="U234" s="4">
-        <v>5</v>
+        <v>206</v>
       </c>
     </row>
     <row r="235" spans="1:21">
       <c r="A235" s="3">
         <v>46112.0</v>
       </c>
       <c r="B235" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C235" s="7">
-        <v>0.85416666666667</v>
+        <v>0.8125</v>
       </c>
       <c r="D235" s="5" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="E235" s="5" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="F235" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="G235" s="5">
+        <v>4</v>
+      </c>
+      <c r="H235" s="5">
+        <v>8</v>
+      </c>
+      <c r="I235" s="5" t="s">
         <v>658</v>
       </c>
-      <c r="G235" s="5">
-[...7 lines deleted...]
-      </c>
       <c r="J235" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K235" s="5">
-        <v>3140</v>
+        <v>4972</v>
       </c>
       <c r="L235" s="5" t="s">
-        <v>749</v>
+        <v>792</v>
       </c>
       <c r="M235" s="5">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="N235" s="5">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="O235" s="5">
         <v>3</v>
       </c>
       <c r="P235" s="5" t="s">
-        <v>664</v>
-[...1 lines deleted...]
-      <c r="Q235" s="5"/>
+        <v>816</v>
+      </c>
+      <c r="Q235" s="5" t="s">
+        <v>36</v>
+      </c>
       <c r="R235" s="5">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="S235" s="5" t="s">
-        <v>813</v>
+        <v>761</v>
       </c>
       <c r="T235" s="5" t="s">
-        <v>721</v>
+        <v>695</v>
       </c>
       <c r="U235" s="5">
-        <v>14</v>
+        <v>158</v>
       </c>
     </row>
     <row r="236" spans="1:21">
       <c r="A236" s="2">
         <v>46112.0</v>
       </c>
       <c r="B236" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C236" s="6">
-        <v>0.85416666666667</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D236" s="4" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="E236" s="4" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="F236" s="4" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G236" s="4">
         <v>6</v>
       </c>
       <c r="H236" s="4">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="I236" s="4" t="s">
-        <v>806</v>
+        <v>819</v>
       </c>
       <c r="J236" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K236" s="4">
         <v>3140</v>
       </c>
       <c r="L236" s="4" t="s">
-        <v>749</v>
+        <v>56</v>
       </c>
       <c r="M236" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N236" s="4">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="O236" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P236" s="4" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="Q236" s="4"/>
+        <v>820</v>
+      </c>
+      <c r="Q236" s="4" t="s">
+        <v>100</v>
+      </c>
       <c r="R236" s="4">
-        <v>52</v>
+        <v>63</v>
       </c>
       <c r="S236" s="4" t="s">
-        <v>766</v>
+        <v>694</v>
       </c>
       <c r="T236" s="4" t="s">
-        <v>636</v>
+        <v>821</v>
       </c>
       <c r="U236" s="4">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="237" spans="1:21">
       <c r="A237" s="3">
         <v>46112.0</v>
       </c>
       <c r="B237" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C237" s="7">
-        <v>0.85416666666667</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D237" s="5" t="s">
-        <v>816</v>
+        <v>822</v>
       </c>
       <c r="E237" s="5" t="s">
-        <v>817</v>
+        <v>823</v>
       </c>
       <c r="F237" s="5" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G237" s="5">
         <v>6</v>
       </c>
       <c r="H237" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="I237" s="5" t="s">
-        <v>806</v>
+        <v>819</v>
       </c>
       <c r="J237" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K237" s="5">
         <v>3140</v>
       </c>
       <c r="L237" s="5" t="s">
-        <v>749</v>
+        <v>56</v>
       </c>
       <c r="M237" s="5">
+        <v>2</v>
+      </c>
+      <c r="N237" s="5">
         <v>6</v>
       </c>
-      <c r="N237" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="O237" s="5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="P237" s="5" t="s">
-        <v>673</v>
-[...3 lines deleted...]
-      </c>
+        <v>824</v>
+      </c>
+      <c r="Q237" s="5"/>
       <c r="R237" s="5">
-        <v>52</v>
+        <v>61</v>
       </c>
       <c r="S237" s="5" t="s">
-        <v>818</v>
+        <v>825</v>
       </c>
       <c r="T237" s="5" t="s">
-        <v>819</v>
+        <v>44</v>
       </c>
       <c r="U237" s="5">
-        <v>19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="238" spans="1:21">
       <c r="A238" s="2">
         <v>46112.0</v>
       </c>
       <c r="B238" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C238" s="6">
-        <v>0.85416666666667</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D238" s="4" t="s">
-        <v>820</v>
+        <v>826</v>
       </c>
       <c r="E238" s="4" t="s">
-        <v>821</v>
+        <v>827</v>
       </c>
       <c r="F238" s="4" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G238" s="4">
         <v>6</v>
       </c>
       <c r="H238" s="4">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="I238" s="4" t="s">
-        <v>806</v>
+        <v>819</v>
       </c>
       <c r="J238" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K238" s="4">
         <v>3140</v>
       </c>
       <c r="L238" s="4" t="s">
-        <v>749</v>
+        <v>56</v>
       </c>
       <c r="M238" s="4">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="N238" s="4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="O238" s="4">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="P238" s="4" t="s">
-        <v>678</v>
+        <v>824</v>
       </c>
       <c r="Q238" s="4"/>
       <c r="R238" s="4">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="S238" s="4" t="s">
-        <v>822</v>
+        <v>828</v>
       </c>
       <c r="T238" s="4" t="s">
-        <v>823</v>
+        <v>829</v>
       </c>
       <c r="U238" s="4">
-        <v>73</v>
+        <v>27</v>
       </c>
     </row>
     <row r="239" spans="1:21">
       <c r="A239" s="3">
         <v>46112.0</v>
       </c>
       <c r="B239" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C239" s="7">
-        <v>0.85416666666667</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D239" s="5" t="s">
-        <v>824</v>
+        <v>830</v>
       </c>
       <c r="E239" s="5" t="s">
-        <v>825</v>
+        <v>831</v>
       </c>
       <c r="F239" s="5" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G239" s="5">
         <v>6</v>
       </c>
       <c r="H239" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="I239" s="5" t="s">
-        <v>806</v>
+        <v>819</v>
       </c>
       <c r="J239" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K239" s="5">
         <v>3140</v>
       </c>
       <c r="L239" s="5" t="s">
-        <v>749</v>
+        <v>56</v>
       </c>
       <c r="M239" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="N239" s="5">
+        <v>9</v>
+      </c>
+      <c r="O239" s="5">
         <v>5</v>
       </c>
-      <c r="O239" s="5">
-[...1 lines deleted...]
-      </c>
       <c r="P239" s="5" t="s">
-        <v>687</v>
-[...1 lines deleted...]
-      <c r="Q239" s="5"/>
+        <v>832</v>
+      </c>
+      <c r="Q239" s="5" t="s">
+        <v>66</v>
+      </c>
       <c r="R239" s="5">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="S239" s="5" t="s">
-        <v>674</v>
+        <v>789</v>
       </c>
       <c r="T239" s="5" t="s">
-        <v>675</v>
+        <v>539</v>
       </c>
       <c r="U239" s="5">
-        <v>5</v>
+        <v>21</v>
       </c>
     </row>
     <row r="240" spans="1:21">
       <c r="A240" s="2">
         <v>46112.0</v>
       </c>
       <c r="B240" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C240" s="6">
-        <v>0.85416666666667</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D240" s="4" t="s">
-        <v>826</v>
+        <v>833</v>
       </c>
       <c r="E240" s="4" t="s">
-        <v>827</v>
+        <v>834</v>
       </c>
       <c r="F240" s="4" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G240" s="4">
         <v>6</v>
       </c>
       <c r="H240" s="4">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="I240" s="4" t="s">
-        <v>806</v>
+        <v>819</v>
       </c>
       <c r="J240" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K240" s="4">
         <v>3140</v>
       </c>
       <c r="L240" s="4" t="s">
-        <v>749</v>
+        <v>56</v>
       </c>
       <c r="M240" s="4">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="N240" s="4">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="O240" s="4">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="P240" s="4" t="s">
-        <v>687</v>
+        <v>832</v>
       </c>
       <c r="Q240" s="4"/>
       <c r="R240" s="4">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="S240" s="4" t="s">
-        <v>828</v>
+        <v>690</v>
       </c>
       <c r="T240" s="4" t="s">
-        <v>692</v>
+        <v>767</v>
       </c>
       <c r="U240" s="4">
-        <v>14</v>
+        <v>68</v>
       </c>
     </row>
     <row r="241" spans="1:21">
       <c r="A241" s="3">
         <v>46112.0</v>
       </c>
       <c r="B241" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C241" s="7">
-        <v>0.85416666666667</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D241" s="5" t="s">
-        <v>829</v>
-[...2 lines deleted...]
-        <v>830</v>
+        <v>835</v>
+      </c>
+      <c r="E241" s="5">
+        <v>611144</v>
       </c>
       <c r="F241" s="5" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G241" s="5">
         <v>6</v>
       </c>
       <c r="H241" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="I241" s="5" t="s">
-        <v>806</v>
+        <v>819</v>
       </c>
       <c r="J241" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K241" s="5">
         <v>3140</v>
       </c>
       <c r="L241" s="5" t="s">
-        <v>749</v>
+        <v>56</v>
       </c>
       <c r="M241" s="5">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="N241" s="5">
         <v>2</v>
       </c>
       <c r="O241" s="5">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P241" s="5" t="s">
-        <v>687</v>
-[...3 lines deleted...]
-      </c>
+        <v>716</v>
+      </c>
+      <c r="Q241" s="5"/>
       <c r="R241" s="5">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="S241" s="5" t="s">
-        <v>629</v>
+        <v>771</v>
       </c>
       <c r="T241" s="5" t="s">
-        <v>702</v>
+        <v>772</v>
       </c>
       <c r="U241" s="5">
-        <v>47</v>
+        <v>20</v>
       </c>
     </row>
     <row r="242" spans="1:21">
       <c r="A242" s="2">
         <v>46112.0</v>
       </c>
       <c r="B242" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C242" s="6">
-        <v>0.85416666666667</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D242" s="4" t="s">
-        <v>831</v>
+        <v>836</v>
       </c>
       <c r="E242" s="4" t="s">
-        <v>832</v>
+        <v>837</v>
       </c>
       <c r="F242" s="4" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G242" s="4">
         <v>6</v>
       </c>
       <c r="H242" s="4">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="I242" s="4" t="s">
-        <v>806</v>
+        <v>819</v>
       </c>
       <c r="J242" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K242" s="4">
         <v>3140</v>
       </c>
       <c r="L242" s="4" t="s">
-        <v>749</v>
+        <v>56</v>
       </c>
       <c r="M242" s="4">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="N242" s="4">
         <v>7</v>
       </c>
       <c r="O242" s="4">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="P242" s="4" t="s">
-        <v>687</v>
+        <v>838</v>
       </c>
       <c r="Q242" s="4"/>
       <c r="R242" s="4">
+        <v>57</v>
+      </c>
+      <c r="S242" s="4" t="s">
+        <v>839</v>
+      </c>
+      <c r="T242" s="4" t="s">
+        <v>840</v>
+      </c>
+      <c r="U242" s="4">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="243" spans="1:21">
+      <c r="A243" s="3">
+        <v>46112.0</v>
+      </c>
+      <c r="B243" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="C243" s="7">
+        <v>0.83333333333333</v>
+      </c>
+      <c r="D243" s="5" t="s">
+        <v>841</v>
+      </c>
+      <c r="E243" s="5">
+        <v>244343</v>
+      </c>
+      <c r="F243" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="G243" s="5">
+        <v>6</v>
+      </c>
+      <c r="H243" s="5">
+        <v>10</v>
+      </c>
+      <c r="I243" s="5" t="s">
+        <v>819</v>
+      </c>
+      <c r="J243" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="K243" s="5">
+        <v>3140</v>
+      </c>
+      <c r="L243" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="M243" s="5">
+        <v>8</v>
+      </c>
+      <c r="N243" s="5">
+        <v>8</v>
+      </c>
+      <c r="O243" s="5">
+        <v>10</v>
+      </c>
+      <c r="P243" s="5" t="s">
+        <v>725</v>
+      </c>
+      <c r="Q243" s="5"/>
+      <c r="R243" s="5">
+        <v>55</v>
+      </c>
+      <c r="S243" s="5" t="s">
+        <v>709</v>
+      </c>
+      <c r="T243" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="U243" s="5">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="244" spans="1:21">
+      <c r="A244" s="2">
+        <v>46112.0</v>
+      </c>
+      <c r="B244" s="4" t="s">
+        <v>655</v>
+      </c>
+      <c r="C244" s="6">
+        <v>0.83333333333333</v>
+      </c>
+      <c r="D244" s="4" t="s">
+        <v>842</v>
+      </c>
+      <c r="E244" s="4" t="s">
+        <v>843</v>
+      </c>
+      <c r="F244" s="4" t="s">
+        <v>701</v>
+      </c>
+      <c r="G244" s="4">
+        <v>6</v>
+      </c>
+      <c r="H244" s="4">
+        <v>10</v>
+      </c>
+      <c r="I244" s="4" t="s">
+        <v>819</v>
+      </c>
+      <c r="J244" s="4" t="s">
+        <v>659</v>
+      </c>
+      <c r="K244" s="4">
+        <v>3140</v>
+      </c>
+      <c r="L244" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M244" s="4">
+        <v>9</v>
+      </c>
+      <c r="N244" s="4">
+        <v>10</v>
+      </c>
+      <c r="O244" s="4">
+        <v>5</v>
+      </c>
+      <c r="P244" s="4" t="s">
+        <v>661</v>
+      </c>
+      <c r="Q244" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="R244" s="4">
+        <v>53</v>
+      </c>
+      <c r="S244" s="4" t="s">
+        <v>734</v>
+      </c>
+      <c r="T244" s="4" t="s">
+        <v>844</v>
+      </c>
+      <c r="U244" s="4">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="245" spans="1:21">
+      <c r="A245" s="3">
+        <v>46112.0</v>
+      </c>
+      <c r="B245" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="C245" s="7">
+        <v>0.83333333333333</v>
+      </c>
+      <c r="D245" s="5" t="s">
+        <v>845</v>
+      </c>
+      <c r="E245" s="5">
+        <v>151545</v>
+      </c>
+      <c r="F245" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="G245" s="5">
+        <v>6</v>
+      </c>
+      <c r="H245" s="5">
+        <v>10</v>
+      </c>
+      <c r="I245" s="5" t="s">
+        <v>819</v>
+      </c>
+      <c r="J245" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="K245" s="5">
+        <v>3140</v>
+      </c>
+      <c r="L245" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="M245" s="5">
+        <v>10</v>
+      </c>
+      <c r="N245" s="5">
+        <v>4</v>
+      </c>
+      <c r="O245" s="5">
+        <v>7</v>
+      </c>
+      <c r="P245" s="5" t="s">
+        <v>661</v>
+      </c>
+      <c r="Q245" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="R245" s="5">
+        <v>53</v>
+      </c>
+      <c r="S245" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="T245" s="5" t="s">
+        <v>780</v>
+      </c>
+      <c r="U245" s="5">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="246" spans="1:21">
+      <c r="A246" s="2">
+        <v>46112.0</v>
+      </c>
+      <c r="B246" s="4" t="s">
+        <v>655</v>
+      </c>
+      <c r="C246" s="6">
+        <v>0.85416666666667</v>
+      </c>
+      <c r="D246" s="4" t="s">
+        <v>846</v>
+      </c>
+      <c r="E246" s="4" t="s">
+        <v>847</v>
+      </c>
+      <c r="F246" s="4" t="s">
+        <v>701</v>
+      </c>
+      <c r="G246" s="4">
+        <v>6</v>
+      </c>
+      <c r="H246" s="4">
+        <v>11</v>
+      </c>
+      <c r="I246" s="4" t="s">
+        <v>848</v>
+      </c>
+      <c r="J246" s="4" t="s">
+        <v>659</v>
+      </c>
+      <c r="K246" s="4">
+        <v>3140</v>
+      </c>
+      <c r="L246" s="4" t="s">
+        <v>792</v>
+      </c>
+      <c r="M246" s="4">
+        <v>1</v>
+      </c>
+      <c r="N246" s="4">
+        <v>6</v>
+      </c>
+      <c r="O246" s="4">
+        <v>3</v>
+      </c>
+      <c r="P246" s="4" t="s">
+        <v>707</v>
+      </c>
+      <c r="Q246" s="4"/>
+      <c r="R246" s="4">
+        <v>54</v>
+      </c>
+      <c r="S246" s="4" t="s">
+        <v>849</v>
+      </c>
+      <c r="T246" s="4" t="s">
+        <v>850</v>
+      </c>
+      <c r="U246" s="4">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="247" spans="1:21">
+      <c r="A247" s="3">
+        <v>46112.0</v>
+      </c>
+      <c r="B247" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="C247" s="7">
+        <v>0.85416666666667</v>
+      </c>
+      <c r="D247" s="5" t="s">
+        <v>851</v>
+      </c>
+      <c r="E247" s="5" t="s">
+        <v>852</v>
+      </c>
+      <c r="F247" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="G247" s="5">
+        <v>6</v>
+      </c>
+      <c r="H247" s="5">
+        <v>11</v>
+      </c>
+      <c r="I247" s="5" t="s">
+        <v>848</v>
+      </c>
+      <c r="J247" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="K247" s="5">
+        <v>3140</v>
+      </c>
+      <c r="L247" s="5" t="s">
+        <v>792</v>
+      </c>
+      <c r="M247" s="5">
+        <v>2</v>
+      </c>
+      <c r="N247" s="5">
+        <v>3</v>
+      </c>
+      <c r="O247" s="5">
+        <v>3</v>
+      </c>
+      <c r="P247" s="5" t="s">
+        <v>707</v>
+      </c>
+      <c r="Q247" s="5"/>
+      <c r="R247" s="5">
+        <v>54</v>
+      </c>
+      <c r="S247" s="5" t="s">
+        <v>734</v>
+      </c>
+      <c r="T247" s="5" t="s">
+        <v>735</v>
+      </c>
+      <c r="U247" s="5">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="248" spans="1:21">
+      <c r="A248" s="2">
+        <v>46112.0</v>
+      </c>
+      <c r="B248" s="4" t="s">
+        <v>655</v>
+      </c>
+      <c r="C248" s="6">
+        <v>0.85416666666667</v>
+      </c>
+      <c r="D248" s="4" t="s">
+        <v>853</v>
+      </c>
+      <c r="E248" s="4" t="s">
+        <v>854</v>
+      </c>
+      <c r="F248" s="4" t="s">
+        <v>701</v>
+      </c>
+      <c r="G248" s="4">
+        <v>6</v>
+      </c>
+      <c r="H248" s="4">
+        <v>11</v>
+      </c>
+      <c r="I248" s="4" t="s">
+        <v>848</v>
+      </c>
+      <c r="J248" s="4" t="s">
+        <v>659</v>
+      </c>
+      <c r="K248" s="4">
+        <v>3140</v>
+      </c>
+      <c r="L248" s="4" t="s">
+        <v>792</v>
+      </c>
+      <c r="M248" s="4">
+        <v>3</v>
+      </c>
+      <c r="N248" s="4">
+        <v>9</v>
+      </c>
+      <c r="O248" s="4">
+        <v>3</v>
+      </c>
+      <c r="P248" s="4" t="s">
+        <v>707</v>
+      </c>
+      <c r="Q248" s="4"/>
+      <c r="R248" s="4">
+        <v>54</v>
+      </c>
+      <c r="S248" s="4" t="s">
+        <v>855</v>
+      </c>
+      <c r="T248" s="4" t="s">
+        <v>764</v>
+      </c>
+      <c r="U248" s="4">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="249" spans="1:21">
+      <c r="A249" s="3">
+        <v>46112.0</v>
+      </c>
+      <c r="B249" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="C249" s="7">
+        <v>0.85416666666667</v>
+      </c>
+      <c r="D249" s="5" t="s">
+        <v>856</v>
+      </c>
+      <c r="E249" s="5" t="s">
+        <v>857</v>
+      </c>
+      <c r="F249" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="G249" s="5">
+        <v>6</v>
+      </c>
+      <c r="H249" s="5">
+        <v>11</v>
+      </c>
+      <c r="I249" s="5" t="s">
+        <v>848</v>
+      </c>
+      <c r="J249" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="K249" s="5">
+        <v>3140</v>
+      </c>
+      <c r="L249" s="5" t="s">
+        <v>792</v>
+      </c>
+      <c r="M249" s="5">
+        <v>5</v>
+      </c>
+      <c r="N249" s="5">
+        <v>10</v>
+      </c>
+      <c r="O249" s="5">
+        <v>3</v>
+      </c>
+      <c r="P249" s="5" t="s">
+        <v>716</v>
+      </c>
+      <c r="Q249" s="5"/>
+      <c r="R249" s="5">
+        <v>52</v>
+      </c>
+      <c r="S249" s="5" t="s">
+        <v>809</v>
+      </c>
+      <c r="T249" s="5" t="s">
+        <v>679</v>
+      </c>
+      <c r="U249" s="5">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="250" spans="1:21">
+      <c r="A250" s="2">
+        <v>46112.0</v>
+      </c>
+      <c r="B250" s="4" t="s">
+        <v>655</v>
+      </c>
+      <c r="C250" s="6">
+        <v>0.85416666666667</v>
+      </c>
+      <c r="D250" s="4" t="s">
+        <v>858</v>
+      </c>
+      <c r="E250" s="4" t="s">
+        <v>859</v>
+      </c>
+      <c r="F250" s="4" t="s">
+        <v>701</v>
+      </c>
+      <c r="G250" s="4">
+        <v>6</v>
+      </c>
+      <c r="H250" s="4">
+        <v>11</v>
+      </c>
+      <c r="I250" s="4" t="s">
+        <v>848</v>
+      </c>
+      <c r="J250" s="4" t="s">
+        <v>659</v>
+      </c>
+      <c r="K250" s="4">
+        <v>3140</v>
+      </c>
+      <c r="L250" s="4" t="s">
+        <v>792</v>
+      </c>
+      <c r="M250" s="4">
+        <v>6</v>
+      </c>
+      <c r="N250" s="4">
+        <v>4</v>
+      </c>
+      <c r="O250" s="4">
+        <v>3</v>
+      </c>
+      <c r="P250" s="4" t="s">
+        <v>716</v>
+      </c>
+      <c r="Q250" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="R250" s="4">
+        <v>52</v>
+      </c>
+      <c r="S250" s="4" t="s">
+        <v>860</v>
+      </c>
+      <c r="T250" s="4" t="s">
+        <v>861</v>
+      </c>
+      <c r="U250" s="4">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="251" spans="1:21">
+      <c r="A251" s="3">
+        <v>46112.0</v>
+      </c>
+      <c r="B251" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="C251" s="7">
+        <v>0.85416666666667</v>
+      </c>
+      <c r="D251" s="5" t="s">
+        <v>862</v>
+      </c>
+      <c r="E251" s="5" t="s">
+        <v>863</v>
+      </c>
+      <c r="F251" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="G251" s="5">
+        <v>6</v>
+      </c>
+      <c r="H251" s="5">
+        <v>11</v>
+      </c>
+      <c r="I251" s="5" t="s">
+        <v>848</v>
+      </c>
+      <c r="J251" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="K251" s="5">
+        <v>3140</v>
+      </c>
+      <c r="L251" s="5" t="s">
+        <v>792</v>
+      </c>
+      <c r="M251" s="5">
+        <v>7</v>
+      </c>
+      <c r="N251" s="5">
+        <v>1</v>
+      </c>
+      <c r="O251" s="5">
+        <v>3</v>
+      </c>
+      <c r="P251" s="5" t="s">
+        <v>721</v>
+      </c>
+      <c r="Q251" s="5"/>
+      <c r="R251" s="5">
+        <v>50</v>
+      </c>
+      <c r="S251" s="5" t="s">
+        <v>864</v>
+      </c>
+      <c r="T251" s="5" t="s">
+        <v>865</v>
+      </c>
+      <c r="U251" s="5">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="252" spans="1:21">
+      <c r="A252" s="2">
+        <v>46112.0</v>
+      </c>
+      <c r="B252" s="4" t="s">
+        <v>655</v>
+      </c>
+      <c r="C252" s="6">
+        <v>0.85416666666667</v>
+      </c>
+      <c r="D252" s="4" t="s">
+        <v>866</v>
+      </c>
+      <c r="E252" s="4" t="s">
+        <v>867</v>
+      </c>
+      <c r="F252" s="4" t="s">
+        <v>701</v>
+      </c>
+      <c r="G252" s="4">
+        <v>6</v>
+      </c>
+      <c r="H252" s="4">
+        <v>11</v>
+      </c>
+      <c r="I252" s="4" t="s">
+        <v>848</v>
+      </c>
+      <c r="J252" s="4" t="s">
+        <v>659</v>
+      </c>
+      <c r="K252" s="4">
+        <v>3140</v>
+      </c>
+      <c r="L252" s="4" t="s">
+        <v>792</v>
+      </c>
+      <c r="M252" s="4">
+        <v>8</v>
+      </c>
+      <c r="N252" s="4">
+        <v>5</v>
+      </c>
+      <c r="O252" s="4">
+        <v>3</v>
+      </c>
+      <c r="P252" s="4" t="s">
+        <v>730</v>
+      </c>
+      <c r="Q252" s="4"/>
+      <c r="R252" s="4">
         <v>45</v>
       </c>
-      <c r="S242" s="4" t="s">
-[...5 lines deleted...]
-      <c r="U242" s="4">
+      <c r="S252" s="4" t="s">
+        <v>717</v>
+      </c>
+      <c r="T252" s="4" t="s">
+        <v>718</v>
+      </c>
+      <c r="U252" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="253" spans="1:21">
+      <c r="A253" s="3">
+        <v>46112.0</v>
+      </c>
+      <c r="B253" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="C253" s="7">
+        <v>0.85416666666667</v>
+      </c>
+      <c r="D253" s="5" t="s">
+        <v>868</v>
+      </c>
+      <c r="E253" s="5" t="s">
+        <v>869</v>
+      </c>
+      <c r="F253" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="G253" s="5">
+        <v>6</v>
+      </c>
+      <c r="H253" s="5">
+        <v>11</v>
+      </c>
+      <c r="I253" s="5" t="s">
+        <v>848</v>
+      </c>
+      <c r="J253" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="K253" s="5">
+        <v>3140</v>
+      </c>
+      <c r="L253" s="5" t="s">
+        <v>792</v>
+      </c>
+      <c r="M253" s="5">
+        <v>9</v>
+      </c>
+      <c r="N253" s="5">
+        <v>8</v>
+      </c>
+      <c r="O253" s="5">
+        <v>3</v>
+      </c>
+      <c r="P253" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="Q253" s="5"/>
+      <c r="R253" s="5">
+        <v>45</v>
+      </c>
+      <c r="S253" s="5" t="s">
+        <v>870</v>
+      </c>
+      <c r="T253" s="5" t="s">
+        <v>735</v>
+      </c>
+      <c r="U253" s="5">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="254" spans="1:21">
+      <c r="A254" s="2">
+        <v>46112.0</v>
+      </c>
+      <c r="B254" s="4" t="s">
+        <v>655</v>
+      </c>
+      <c r="C254" s="6">
+        <v>0.85416666666667</v>
+      </c>
+      <c r="D254" s="4" t="s">
+        <v>871</v>
+      </c>
+      <c r="E254" s="4" t="s">
+        <v>872</v>
+      </c>
+      <c r="F254" s="4" t="s">
+        <v>701</v>
+      </c>
+      <c r="G254" s="4">
+        <v>6</v>
+      </c>
+      <c r="H254" s="4">
+        <v>11</v>
+      </c>
+      <c r="I254" s="4" t="s">
+        <v>848</v>
+      </c>
+      <c r="J254" s="4" t="s">
+        <v>659</v>
+      </c>
+      <c r="K254" s="4">
+        <v>3140</v>
+      </c>
+      <c r="L254" s="4" t="s">
+        <v>792</v>
+      </c>
+      <c r="M254" s="4">
+        <v>10</v>
+      </c>
+      <c r="N254" s="4">
+        <v>2</v>
+      </c>
+      <c r="O254" s="4">
+        <v>3</v>
+      </c>
+      <c r="P254" s="4" t="s">
+        <v>730</v>
+      </c>
+      <c r="Q254" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="R254" s="4">
+        <v>45</v>
+      </c>
+      <c r="S254" s="4" t="s">
+        <v>672</v>
+      </c>
+      <c r="T254" s="4" t="s">
+        <v>745</v>
+      </c>
+      <c r="U254" s="4">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="255" spans="1:21">
+      <c r="A255" s="3">
+        <v>46112.0</v>
+      </c>
+      <c r="B255" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="C255" s="7">
+        <v>0.85416666666667</v>
+      </c>
+      <c r="D255" s="5" t="s">
+        <v>873</v>
+      </c>
+      <c r="E255" s="5" t="s">
+        <v>874</v>
+      </c>
+      <c r="F255" s="5" t="s">
+        <v>701</v>
+      </c>
+      <c r="G255" s="5">
+        <v>6</v>
+      </c>
+      <c r="H255" s="5">
+        <v>11</v>
+      </c>
+      <c r="I255" s="5" t="s">
+        <v>848</v>
+      </c>
+      <c r="J255" s="5" t="s">
+        <v>659</v>
+      </c>
+      <c r="K255" s="5">
+        <v>3140</v>
+      </c>
+      <c r="L255" s="5" t="s">
+        <v>792</v>
+      </c>
+      <c r="M255" s="5">
+        <v>11</v>
+      </c>
+      <c r="N255" s="5">
+        <v>7</v>
+      </c>
+      <c r="O255" s="5">
+        <v>3</v>
+      </c>
+      <c r="P255" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="Q255" s="5"/>
+      <c r="R255" s="5">
+        <v>45</v>
+      </c>
+      <c r="S255" s="5" t="s">
+        <v>828</v>
+      </c>
+      <c r="T255" s="5" t="s">
+        <v>875</v>
+      </c>
+      <c r="U255" s="5">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U51"/>
@@ -26338,64 +27305,64 @@
         <v>224</v>
       </c>
       <c r="U82" s="4"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U50"/>
+  <dimension ref="A1:U63"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:U50"/>
+      <selection activeCell="A1" sqref="A1:U63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="23.423" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
@@ -29551,50 +30518,891 @@
         <v>10</v>
       </c>
       <c r="N50" s="4">
         <v>0</v>
       </c>
       <c r="O50" s="4">
         <v>7</v>
       </c>
       <c r="P50" s="4" t="s">
         <v>151</v>
       </c>
       <c r="Q50" s="4" t="s">
         <v>36</v>
       </c>
       <c r="R50" s="4">
         <v>71</v>
       </c>
       <c r="S50" s="4" t="s">
         <v>474</v>
       </c>
       <c r="T50" s="4" t="s">
         <v>511</v>
       </c>
       <c r="U50" s="4">
         <v>35</v>
+      </c>
+    </row>
+    <row r="51" spans="1:21">
+      <c r="A51" s="3">
+        <v>46112.0</v>
+      </c>
+      <c r="B51" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="C51" s="7">
+        <v>0.73263888888889</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="E51" s="5">
+        <v>727877</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="G51" s="5">
+        <v>5</v>
+      </c>
+      <c r="H51" s="5">
+        <v>13</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="J51" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="K51" s="5">
+        <v>3248</v>
+      </c>
+      <c r="L51" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="M51" s="5">
+        <v>2</v>
+      </c>
+      <c r="N51" s="5">
+        <v>0</v>
+      </c>
+      <c r="O51" s="5">
+        <v>8</v>
+      </c>
+      <c r="P51" s="5" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q51" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="R51" s="5">
+        <v>99</v>
+      </c>
+      <c r="S51" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="T51" s="5" t="s">
+        <v>511</v>
+      </c>
+      <c r="U51" s="5">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="52" spans="1:21">
+      <c r="A52" s="2">
+        <v>46112.0</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="C52" s="6">
+        <v>0.73263888888889</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>616</v>
+      </c>
+      <c r="E52" s="4" t="s">
+        <v>617</v>
+      </c>
+      <c r="F52" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="G52" s="4">
+        <v>5</v>
+      </c>
+      <c r="H52" s="4">
+        <v>13</v>
+      </c>
+      <c r="I52" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="J52" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="K52" s="4">
+        <v>3248</v>
+      </c>
+      <c r="L52" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M52" s="4">
+        <v>3</v>
+      </c>
+      <c r="N52" s="4">
+        <v>0</v>
+      </c>
+      <c r="O52" s="4">
+        <v>12</v>
+      </c>
+      <c r="P52" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="Q52" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="R52" s="4">
+        <v>96</v>
+      </c>
+      <c r="S52" s="4" t="s">
+        <v>618</v>
+      </c>
+      <c r="T52" s="4" t="s">
+        <v>619</v>
+      </c>
+      <c r="U52" s="4">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="53" spans="1:21">
+      <c r="A53" s="3">
+        <v>46112.0</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="C53" s="7">
+        <v>0.73263888888889</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>620</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>621</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="G53" s="5">
+        <v>5</v>
+      </c>
+      <c r="H53" s="5">
+        <v>13</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="J53" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="K53" s="5">
+        <v>3248</v>
+      </c>
+      <c r="L53" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="M53" s="5">
+        <v>4</v>
+      </c>
+      <c r="N53" s="5">
+        <v>0</v>
+      </c>
+      <c r="O53" s="5">
+        <v>8</v>
+      </c>
+      <c r="P53" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q53" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="R53" s="5">
+        <v>95</v>
+      </c>
+      <c r="S53" s="5" t="s">
+        <v>622</v>
+      </c>
+      <c r="T53" s="5" t="s">
+        <v>539</v>
+      </c>
+      <c r="U53" s="5">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="54" spans="1:21">
+      <c r="A54" s="2">
+        <v>46112.0</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="C54" s="6">
+        <v>0.73263888888889</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>623</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>624</v>
+      </c>
+      <c r="F54" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="G54" s="4">
+        <v>5</v>
+      </c>
+      <c r="H54" s="4">
+        <v>13</v>
+      </c>
+      <c r="I54" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="J54" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="K54" s="4">
+        <v>3248</v>
+      </c>
+      <c r="L54" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M54" s="4">
+        <v>5</v>
+      </c>
+      <c r="N54" s="4">
+        <v>0</v>
+      </c>
+      <c r="O54" s="4">
+        <v>5</v>
+      </c>
+      <c r="P54" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q54" s="4"/>
+      <c r="R54" s="4">
+        <v>95</v>
+      </c>
+      <c r="S54" s="4" t="s">
+        <v>625</v>
+      </c>
+      <c r="T54" s="4" t="s">
+        <v>546</v>
+      </c>
+      <c r="U54" s="4">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="55" spans="1:21">
+      <c r="A55" s="3">
+        <v>46112.0</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="C55" s="7">
+        <v>0.73263888888889</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>626</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>627</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="G55" s="5">
+        <v>5</v>
+      </c>
+      <c r="H55" s="5">
+        <v>13</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="J55" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="K55" s="5">
+        <v>3248</v>
+      </c>
+      <c r="L55" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="M55" s="5">
+        <v>6</v>
+      </c>
+      <c r="N55" s="5">
+        <v>0</v>
+      </c>
+      <c r="O55" s="5">
+        <v>6</v>
+      </c>
+      <c r="P55" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q55" s="5" t="s">
+        <v>100</v>
+      </c>
+      <c r="R55" s="5">
+        <v>94</v>
+      </c>
+      <c r="S55" s="5" t="s">
+        <v>628</v>
+      </c>
+      <c r="T55" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="U55" s="5">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="56" spans="1:21">
+      <c r="A56" s="2">
+        <v>46112.0</v>
+      </c>
+      <c r="B56" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="C56" s="6">
+        <v>0.73263888888889</v>
+      </c>
+      <c r="D56" s="4" t="s">
+        <v>630</v>
+      </c>
+      <c r="E56" s="4" t="s">
+        <v>631</v>
+      </c>
+      <c r="F56" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="G56" s="4">
+        <v>5</v>
+      </c>
+      <c r="H56" s="4">
+        <v>13</v>
+      </c>
+      <c r="I56" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="J56" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="K56" s="4">
+        <v>3248</v>
+      </c>
+      <c r="L56" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M56" s="4">
+        <v>7</v>
+      </c>
+      <c r="N56" s="4">
+        <v>0</v>
+      </c>
+      <c r="O56" s="4">
+        <v>6</v>
+      </c>
+      <c r="P56" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="Q56" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="R56" s="4">
+        <v>94</v>
+      </c>
+      <c r="S56" s="4" t="s">
+        <v>632</v>
+      </c>
+      <c r="T56" s="4" t="s">
+        <v>466</v>
+      </c>
+      <c r="U56" s="4">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="57" spans="1:21">
+      <c r="A57" s="3">
+        <v>46112.0</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="C57" s="7">
+        <v>0.73263888888889</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>633</v>
+      </c>
+      <c r="E57" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="G57" s="5">
+        <v>5</v>
+      </c>
+      <c r="H57" s="5">
+        <v>13</v>
+      </c>
+      <c r="I57" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="J57" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="K57" s="5">
+        <v>3248</v>
+      </c>
+      <c r="L57" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="M57" s="5">
+        <v>8</v>
+      </c>
+      <c r="N57" s="5">
+        <v>0</v>
+      </c>
+      <c r="O57" s="5">
+        <v>6</v>
+      </c>
+      <c r="P57" s="5" t="s">
+        <v>147</v>
+      </c>
+      <c r="Q57" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="R57" s="5">
+        <v>91</v>
+      </c>
+      <c r="S57" s="5" t="s">
+        <v>635</v>
+      </c>
+      <c r="T57" s="5" t="s">
+        <v>582</v>
+      </c>
+      <c r="U57" s="5">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="58" spans="1:21">
+      <c r="A58" s="2">
+        <v>46112.0</v>
+      </c>
+      <c r="B58" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="C58" s="6">
+        <v>0.73263888888889</v>
+      </c>
+      <c r="D58" s="4" t="s">
+        <v>636</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>637</v>
+      </c>
+      <c r="F58" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="G58" s="4">
+        <v>5</v>
+      </c>
+      <c r="H58" s="4">
+        <v>13</v>
+      </c>
+      <c r="I58" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="J58" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="K58" s="4">
+        <v>3248</v>
+      </c>
+      <c r="L58" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M58" s="4">
+        <v>9</v>
+      </c>
+      <c r="N58" s="4">
+        <v>0</v>
+      </c>
+      <c r="O58" s="4">
+        <v>7</v>
+      </c>
+      <c r="P58" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="Q58" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="R58" s="4">
+        <v>87</v>
+      </c>
+      <c r="S58" s="4" t="s">
+        <v>638</v>
+      </c>
+      <c r="T58" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="U58" s="4">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="59" spans="1:21">
+      <c r="A59" s="3">
+        <v>46112.0</v>
+      </c>
+      <c r="B59" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="C59" s="7">
+        <v>0.73263888888889</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>640</v>
+      </c>
+      <c r="E59" s="5">
+        <v>755</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="G59" s="5">
+        <v>5</v>
+      </c>
+      <c r="H59" s="5">
+        <v>13</v>
+      </c>
+      <c r="I59" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="J59" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="K59" s="5">
+        <v>3248</v>
+      </c>
+      <c r="L59" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="M59" s="5">
+        <v>10</v>
+      </c>
+      <c r="N59" s="5">
+        <v>0</v>
+      </c>
+      <c r="O59" s="5">
+        <v>4</v>
+      </c>
+      <c r="P59" s="5" t="s">
+        <v>482</v>
+      </c>
+      <c r="Q59" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="R59" s="5">
+        <v>95</v>
+      </c>
+      <c r="S59" s="5" t="s">
+        <v>593</v>
+      </c>
+      <c r="T59" s="5" t="s">
+        <v>641</v>
+      </c>
+      <c r="U59" s="5">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="60" spans="1:21">
+      <c r="A60" s="2">
+        <v>46112.0</v>
+      </c>
+      <c r="B60" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="C60" s="6">
+        <v>0.73263888888889</v>
+      </c>
+      <c r="D60" s="4" t="s">
+        <v>642</v>
+      </c>
+      <c r="E60" s="4" t="s">
+        <v>643</v>
+      </c>
+      <c r="F60" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="G60" s="4">
+        <v>5</v>
+      </c>
+      <c r="H60" s="4">
+        <v>13</v>
+      </c>
+      <c r="I60" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="J60" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="K60" s="4">
+        <v>3248</v>
+      </c>
+      <c r="L60" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M60" s="4">
+        <v>11</v>
+      </c>
+      <c r="N60" s="4">
+        <v>0</v>
+      </c>
+      <c r="O60" s="4">
+        <v>5</v>
+      </c>
+      <c r="P60" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="Q60" s="4"/>
+      <c r="R60" s="4">
+        <v>83</v>
+      </c>
+      <c r="S60" s="4" t="s">
+        <v>644</v>
+      </c>
+      <c r="T60" s="4" t="s">
+        <v>645</v>
+      </c>
+      <c r="U60" s="4">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="61" spans="1:21">
+      <c r="A61" s="3">
+        <v>46112.0</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="C61" s="7">
+        <v>0.73263888888889</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>646</v>
+      </c>
+      <c r="E61" s="5" t="s">
+        <v>647</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="G61" s="5">
+        <v>5</v>
+      </c>
+      <c r="H61" s="5">
+        <v>13</v>
+      </c>
+      <c r="I61" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="J61" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="K61" s="5">
+        <v>3248</v>
+      </c>
+      <c r="L61" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="M61" s="5">
+        <v>12</v>
+      </c>
+      <c r="N61" s="5">
+        <v>0</v>
+      </c>
+      <c r="O61" s="5">
+        <v>6</v>
+      </c>
+      <c r="P61" s="5" t="s">
+        <v>487</v>
+      </c>
+      <c r="Q61" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="R61" s="5">
+        <v>81</v>
+      </c>
+      <c r="S61" s="5" t="s">
+        <v>648</v>
+      </c>
+      <c r="T61" s="5" t="s">
+        <v>528</v>
+      </c>
+      <c r="U61" s="5">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="62" spans="1:21">
+      <c r="A62" s="2">
+        <v>46112.0</v>
+      </c>
+      <c r="B62" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="C62" s="6">
+        <v>0.73263888888889</v>
+      </c>
+      <c r="D62" s="4" t="s">
+        <v>649</v>
+      </c>
+      <c r="E62" s="4">
+        <v>34506</v>
+      </c>
+      <c r="F62" s="4" t="s">
+        <v>613</v>
+      </c>
+      <c r="G62" s="4">
+        <v>5</v>
+      </c>
+      <c r="H62" s="4">
+        <v>13</v>
+      </c>
+      <c r="I62" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="J62" s="4" t="s">
+        <v>615</v>
+      </c>
+      <c r="K62" s="4">
+        <v>3248</v>
+      </c>
+      <c r="L62" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="M62" s="4">
+        <v>13</v>
+      </c>
+      <c r="N62" s="4">
+        <v>0</v>
+      </c>
+      <c r="O62" s="4">
+        <v>4</v>
+      </c>
+      <c r="P62" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q62" s="4" t="s">
+        <v>650</v>
+      </c>
+      <c r="R62" s="4">
+        <v>88</v>
+      </c>
+      <c r="S62" s="4" t="s">
+        <v>651</v>
+      </c>
+      <c r="T62" s="4" t="s">
+        <v>629</v>
+      </c>
+      <c r="U62" s="4">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="63" spans="1:21">
+      <c r="A63" s="3">
+        <v>46112.0</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>455</v>
+      </c>
+      <c r="C63" s="7">
+        <v>0.73263888888889</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>652</v>
+      </c>
+      <c r="E63" s="5" t="s">
+        <v>653</v>
+      </c>
+      <c r="F63" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="G63" s="5">
+        <v>5</v>
+      </c>
+      <c r="H63" s="5">
+        <v>13</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>614</v>
+      </c>
+      <c r="J63" s="5" t="s">
+        <v>615</v>
+      </c>
+      <c r="K63" s="5">
+        <v>3248</v>
+      </c>
+      <c r="L63" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="M63" s="5">
+        <v>14</v>
+      </c>
+      <c r="N63" s="5">
+        <v>0</v>
+      </c>
+      <c r="O63" s="5">
+        <v>6</v>
+      </c>
+      <c r="P63" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q63" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="R63" s="5">
+        <v>74</v>
+      </c>
+      <c r="S63" s="5" t="s">
+        <v>654</v>
+      </c>
+      <c r="T63" s="5" t="s">
+        <v>532</v>
+      </c>
+      <c r="U63" s="5">
+        <v>120</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U62"/>
   <sheetViews>
@@ -29675,3907 +31483,3907 @@
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" s="2">
         <v>46112.0</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C2" s="6">
         <v>0.72916666666667</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>613</v>
+        <v>656</v>
       </c>
       <c r="E2" s="4">
         <v>6</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>614</v>
+        <v>657</v>
       </c>
       <c r="G2" s="4">
         <v>4</v>
       </c>
       <c r="H2" s="4">
         <v>6</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>615</v>
+        <v>658</v>
       </c>
       <c r="J2" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K2" s="4">
         <v>5400</v>
       </c>
       <c r="L2" s="4" t="s">
-        <v>617</v>
+        <v>660</v>
       </c>
       <c r="M2" s="4">
         <v>1</v>
       </c>
       <c r="N2" s="4">
         <v>6</v>
       </c>
       <c r="O2" s="4">
         <v>3</v>
       </c>
       <c r="P2" s="4" t="s">
-        <v>618</v>
+        <v>661</v>
       </c>
       <c r="Q2" s="4" t="s">
         <v>290</v>
       </c>
       <c r="R2" s="4"/>
       <c r="S2" s="4" t="s">
-        <v>619</v>
+        <v>662</v>
       </c>
       <c r="T2" s="4" t="s">
-        <v>620</v>
+        <v>663</v>
       </c>
       <c r="U2" s="4">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" s="3">
         <v>46112.0</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C3" s="7">
         <v>0.72916666666667</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>621</v>
+        <v>664</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>622</v>
+        <v>665</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>614</v>
+        <v>657</v>
       </c>
       <c r="G3" s="5">
         <v>4</v>
       </c>
       <c r="H3" s="5">
         <v>6</v>
       </c>
       <c r="I3" s="5" t="s">
-        <v>615</v>
+        <v>658</v>
       </c>
       <c r="J3" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K3" s="5">
         <v>5400</v>
       </c>
       <c r="L3" s="5" t="s">
-        <v>617</v>
+        <v>660</v>
       </c>
       <c r="M3" s="5">
         <v>2</v>
       </c>
       <c r="N3" s="5">
         <v>2</v>
       </c>
       <c r="O3" s="5">
         <v>3</v>
       </c>
       <c r="P3" s="5" t="s">
-        <v>618</v>
+        <v>661</v>
       </c>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5" t="s">
-        <v>623</v>
+        <v>666</v>
       </c>
       <c r="T3" s="5" t="s">
-        <v>624</v>
+        <v>667</v>
       </c>
       <c r="U3" s="5">
         <v>161</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" s="2">
         <v>46112.0</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C4" s="6">
         <v>0.72916666666667</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>625</v>
+        <v>668</v>
       </c>
       <c r="E4" s="4">
         <v>6</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>614</v>
+        <v>657</v>
       </c>
       <c r="G4" s="4">
         <v>4</v>
       </c>
       <c r="H4" s="4">
         <v>6</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>615</v>
+        <v>658</v>
       </c>
       <c r="J4" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K4" s="4">
         <v>5400</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>617</v>
+        <v>660</v>
       </c>
       <c r="M4" s="4">
         <v>3</v>
       </c>
       <c r="N4" s="4">
         <v>5</v>
       </c>
       <c r="O4" s="4">
         <v>3</v>
       </c>
       <c r="P4" s="4" t="s">
-        <v>618</v>
+        <v>661</v>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="S4" s="4" t="s">
-        <v>626</v>
+        <v>669</v>
       </c>
       <c r="T4" s="4" t="s">
-        <v>627</v>
+        <v>670</v>
       </c>
       <c r="U4" s="4">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" s="3">
         <v>46112.0</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C5" s="7">
         <v>0.72916666666667</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>628</v>
+        <v>671</v>
       </c>
       <c r="E5" s="5">
         <v>523</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>614</v>
+        <v>657</v>
       </c>
       <c r="G5" s="5">
         <v>4</v>
       </c>
       <c r="H5" s="5">
         <v>6</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>615</v>
+        <v>658</v>
       </c>
       <c r="J5" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K5" s="5">
         <v>5400</v>
       </c>
       <c r="L5" s="5" t="s">
-        <v>617</v>
+        <v>660</v>
       </c>
       <c r="M5" s="5">
         <v>4</v>
       </c>
       <c r="N5" s="5">
         <v>4</v>
       </c>
       <c r="O5" s="5">
         <v>3</v>
       </c>
       <c r="P5" s="5" t="s">
-        <v>618</v>
+        <v>661</v>
       </c>
       <c r="Q5" s="5"/>
       <c r="R5" s="5">
         <v>79</v>
       </c>
       <c r="S5" s="5" t="s">
-        <v>629</v>
+        <v>672</v>
       </c>
       <c r="T5" s="5" t="s">
-        <v>624</v>
+        <v>667</v>
       </c>
       <c r="U5" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" s="2">
         <v>46112.0</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C6" s="6">
         <v>0.72916666666667</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>630</v>
+        <v>673</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>631</v>
+        <v>674</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>614</v>
+        <v>657</v>
       </c>
       <c r="G6" s="4">
         <v>4</v>
       </c>
       <c r="H6" s="4">
         <v>6</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>615</v>
+        <v>658</v>
       </c>
       <c r="J6" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K6" s="4">
         <v>5400</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>617</v>
+        <v>660</v>
       </c>
       <c r="M6" s="4">
         <v>5</v>
       </c>
       <c r="N6" s="4">
         <v>3</v>
       </c>
       <c r="O6" s="4">
         <v>3</v>
       </c>
       <c r="P6" s="4" t="s">
-        <v>618</v>
+        <v>661</v>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4">
         <v>59</v>
       </c>
       <c r="S6" s="4" t="s">
-        <v>632</v>
+        <v>675</v>
       </c>
       <c r="T6" s="4" t="s">
-        <v>633</v>
+        <v>676</v>
       </c>
       <c r="U6" s="4">
         <v>231</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="3">
         <v>46112.0</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C7" s="7">
         <v>0.72916666666667</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>634</v>
+        <v>677</v>
       </c>
       <c r="E7" s="5">
         <v>6</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>614</v>
+        <v>657</v>
       </c>
       <c r="G7" s="5">
         <v>4</v>
       </c>
       <c r="H7" s="5">
         <v>6</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>615</v>
+        <v>658</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K7" s="5">
         <v>5400</v>
       </c>
       <c r="L7" s="5" t="s">
-        <v>617</v>
+        <v>660</v>
       </c>
       <c r="M7" s="5">
         <v>6</v>
       </c>
       <c r="N7" s="5">
         <v>1</v>
       </c>
       <c r="O7" s="5">
         <v>3</v>
       </c>
       <c r="P7" s="5" t="s">
-        <v>618</v>
+        <v>661</v>
       </c>
       <c r="Q7" s="5" t="s">
         <v>203</v>
       </c>
       <c r="R7" s="5"/>
       <c r="S7" s="5" t="s">
-        <v>635</v>
+        <v>678</v>
       </c>
       <c r="T7" s="5" t="s">
-        <v>636</v>
+        <v>679</v>
       </c>
       <c r="U7" s="5">
         <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" s="2">
         <v>46112.0</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C8" s="6">
         <v>0.75</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>637</v>
+        <v>680</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>638</v>
+        <v>681</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>639</v>
+        <v>682</v>
       </c>
       <c r="G8" s="4">
         <v>4</v>
       </c>
       <c r="H8" s="4">
         <v>4</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>640</v>
+        <v>683</v>
       </c>
       <c r="J8" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K8" s="4">
         <v>5400</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>641</v>
+        <v>684</v>
       </c>
       <c r="M8" s="4">
         <v>1</v>
       </c>
       <c r="N8" s="4">
         <v>2</v>
       </c>
       <c r="O8" s="4">
         <v>3</v>
       </c>
       <c r="P8" s="4" t="s">
-        <v>618</v>
+        <v>661</v>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4"/>
       <c r="S8" s="4" t="s">
-        <v>642</v>
+        <v>685</v>
       </c>
       <c r="T8" s="4" t="s">
-        <v>643</v>
+        <v>686</v>
       </c>
       <c r="U8" s="4">
         <v>169</v>
       </c>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" s="3">
         <v>46112.0</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C9" s="7">
         <v>0.75</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>644</v>
+        <v>687</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>645</v>
+        <v>688</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>639</v>
+        <v>682</v>
       </c>
       <c r="G9" s="5">
         <v>4</v>
       </c>
       <c r="H9" s="5">
         <v>4</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>640</v>
+        <v>683</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K9" s="5">
         <v>5400</v>
       </c>
       <c r="L9" s="5" t="s">
-        <v>641</v>
+        <v>684</v>
       </c>
       <c r="M9" s="5">
         <v>2</v>
       </c>
       <c r="N9" s="5">
         <v>1</v>
       </c>
       <c r="O9" s="5">
         <v>3</v>
       </c>
       <c r="P9" s="5" t="s">
-        <v>646</v>
+        <v>689</v>
       </c>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5" t="s">
-        <v>647</v>
+        <v>690</v>
       </c>
       <c r="T9" s="5" t="s">
-        <v>648</v>
+        <v>691</v>
       </c>
       <c r="U9" s="5">
         <v>175</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="2">
         <v>46112.0</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C10" s="6">
         <v>0.75</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>649</v>
+        <v>692</v>
       </c>
       <c r="E10" s="4"/>
       <c r="F10" s="4" t="s">
-        <v>639</v>
+        <v>682</v>
       </c>
       <c r="G10" s="4">
         <v>4</v>
       </c>
       <c r="H10" s="4">
         <v>4</v>
       </c>
       <c r="I10" s="4" t="s">
-        <v>640</v>
+        <v>683</v>
       </c>
       <c r="J10" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K10" s="4">
         <v>5400</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>641</v>
+        <v>684</v>
       </c>
       <c r="M10" s="4">
         <v>3</v>
       </c>
       <c r="N10" s="4">
         <v>4</v>
       </c>
       <c r="O10" s="4">
         <v>3</v>
       </c>
       <c r="P10" s="4" t="s">
-        <v>650</v>
+        <v>693</v>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4"/>
       <c r="S10" s="4" t="s">
-        <v>651</v>
+        <v>694</v>
       </c>
       <c r="T10" s="4" t="s">
-        <v>652</v>
+        <v>695</v>
       </c>
       <c r="U10" s="4"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" s="3">
         <v>46112.0</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C11" s="7">
         <v>0.75</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>653</v>
+        <v>696</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="5" t="s">
-        <v>639</v>
+        <v>682</v>
       </c>
       <c r="G11" s="5">
         <v>4</v>
       </c>
       <c r="H11" s="5">
         <v>4</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>640</v>
+        <v>683</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K11" s="5">
         <v>5400</v>
       </c>
       <c r="L11" s="5" t="s">
-        <v>641</v>
+        <v>684</v>
       </c>
       <c r="M11" s="5">
         <v>4</v>
       </c>
       <c r="N11" s="5">
         <v>3</v>
       </c>
       <c r="O11" s="5">
         <v>3</v>
       </c>
       <c r="P11" s="5" t="s">
-        <v>650</v>
+        <v>693</v>
       </c>
       <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5" t="s">
-        <v>654</v>
+        <v>697</v>
       </c>
       <c r="T11" s="5" t="s">
-        <v>655</v>
+        <v>698</v>
       </c>
       <c r="U11" s="5"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" s="2">
         <v>46112.0</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C12" s="6">
         <v>0.77083333333333</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>656</v>
+        <v>699</v>
       </c>
       <c r="E12" s="4" t="s">
-        <v>657</v>
+        <v>700</v>
       </c>
       <c r="F12" s="4" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G12" s="4">
         <v>5</v>
       </c>
       <c r="H12" s="4">
         <v>12</v>
       </c>
       <c r="I12" s="4" t="s">
+        <v>702</v>
+      </c>
+      <c r="J12" s="4" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="K12" s="4">
         <v>3716</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M12" s="4">
         <v>1</v>
       </c>
       <c r="N12" s="4">
         <v>6</v>
       </c>
       <c r="O12" s="4">
         <v>8</v>
       </c>
       <c r="P12" s="4" t="s">
-        <v>660</v>
+        <v>703</v>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4">
         <v>79</v>
       </c>
       <c r="S12" s="4" t="s">
-        <v>632</v>
+        <v>675</v>
       </c>
       <c r="T12" s="4" t="s">
-        <v>661</v>
+        <v>704</v>
       </c>
       <c r="U12" s="4">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" s="3">
         <v>46112.0</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C13" s="7">
         <v>0.77083333333333</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>662</v>
+        <v>705</v>
       </c>
       <c r="E13" s="5" t="s">
-        <v>663</v>
+        <v>706</v>
       </c>
       <c r="F13" s="5" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G13" s="5">
         <v>5</v>
       </c>
       <c r="H13" s="5">
         <v>12</v>
       </c>
       <c r="I13" s="5" t="s">
+        <v>702</v>
+      </c>
+      <c r="J13" s="5" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="K13" s="5">
         <v>3716</v>
       </c>
       <c r="L13" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M13" s="5">
         <v>2</v>
       </c>
       <c r="N13" s="5">
         <v>3</v>
       </c>
       <c r="O13" s="5">
         <v>7</v>
       </c>
       <c r="P13" s="5" t="s">
-        <v>664</v>
+        <v>707</v>
       </c>
       <c r="Q13" s="5" t="s">
-        <v>665</v>
+        <v>708</v>
       </c>
       <c r="R13" s="5">
         <v>75</v>
       </c>
       <c r="S13" s="5" t="s">
-        <v>666</v>
+        <v>709</v>
       </c>
       <c r="T13" s="5" t="s">
-        <v>667</v>
+        <v>710</v>
       </c>
       <c r="U13" s="5">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" s="2">
         <v>46112.0</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C14" s="6">
         <v>0.77083333333333</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>668</v>
+        <v>711</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>669</v>
+        <v>712</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G14" s="4">
         <v>5</v>
       </c>
       <c r="H14" s="4">
         <v>12</v>
       </c>
       <c r="I14" s="4" t="s">
+        <v>702</v>
+      </c>
+      <c r="J14" s="4" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="K14" s="4">
         <v>3716</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M14" s="4">
         <v>3</v>
       </c>
       <c r="N14" s="4">
         <v>12</v>
       </c>
       <c r="O14" s="4">
         <v>5</v>
       </c>
       <c r="P14" s="4" t="s">
-        <v>664</v>
+        <v>707</v>
       </c>
       <c r="Q14" s="4" t="s">
         <v>66</v>
       </c>
       <c r="R14" s="4">
         <v>75</v>
       </c>
       <c r="S14" s="4" t="s">
-        <v>647</v>
+        <v>690</v>
       </c>
       <c r="T14" s="4" t="s">
-        <v>670</v>
+        <v>713</v>
       </c>
       <c r="U14" s="4">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" s="3">
         <v>46112.0</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C15" s="7">
         <v>0.77083333333333</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>671</v>
+        <v>714</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>672</v>
+        <v>715</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G15" s="5">
         <v>5</v>
       </c>
       <c r="H15" s="5">
         <v>12</v>
       </c>
       <c r="I15" s="5" t="s">
+        <v>702</v>
+      </c>
+      <c r="J15" s="5" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="K15" s="5">
         <v>3716</v>
       </c>
       <c r="L15" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M15" s="5">
         <v>4</v>
       </c>
       <c r="N15" s="5">
         <v>9</v>
       </c>
       <c r="O15" s="5">
         <v>7</v>
       </c>
       <c r="P15" s="5" t="s">
-        <v>673</v>
+        <v>716</v>
       </c>
       <c r="Q15" s="5" t="s">
         <v>155</v>
       </c>
       <c r="R15" s="5">
         <v>73</v>
       </c>
       <c r="S15" s="5" t="s">
-        <v>674</v>
+        <v>717</v>
       </c>
       <c r="T15" s="5" t="s">
-        <v>675</v>
+        <v>718</v>
       </c>
       <c r="U15" s="5">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" s="2">
         <v>46112.0</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C16" s="6">
         <v>0.77083333333333</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>676</v>
+        <v>719</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>677</v>
+        <v>720</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G16" s="4">
         <v>5</v>
       </c>
       <c r="H16" s="4">
         <v>12</v>
       </c>
       <c r="I16" s="4" t="s">
+        <v>702</v>
+      </c>
+      <c r="J16" s="4" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="K16" s="4">
         <v>3716</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M16" s="4">
         <v>5</v>
       </c>
       <c r="N16" s="4">
         <v>10</v>
       </c>
       <c r="O16" s="4">
         <v>9</v>
       </c>
       <c r="P16" s="4" t="s">
-        <v>678</v>
+        <v>721</v>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4">
         <v>71</v>
       </c>
       <c r="S16" s="4" t="s">
-        <v>629</v>
+        <v>672</v>
       </c>
       <c r="T16" s="4" t="s">
-        <v>679</v>
+        <v>722</v>
       </c>
       <c r="U16" s="4">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="3">
         <v>46112.0</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C17" s="7">
         <v>0.77083333333333</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>680</v>
+        <v>723</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>681</v>
+        <v>724</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G17" s="5">
         <v>5</v>
       </c>
       <c r="H17" s="5">
         <v>12</v>
       </c>
       <c r="I17" s="5" t="s">
+        <v>702</v>
+      </c>
+      <c r="J17" s="5" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="K17" s="5">
         <v>3716</v>
       </c>
       <c r="L17" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M17" s="5">
         <v>6</v>
       </c>
       <c r="N17" s="5">
         <v>7</v>
       </c>
       <c r="O17" s="5">
         <v>6</v>
       </c>
       <c r="P17" s="5" t="s">
-        <v>682</v>
+        <v>725</v>
       </c>
       <c r="Q17" s="5" t="s">
         <v>100</v>
       </c>
       <c r="R17" s="5">
         <v>70</v>
       </c>
       <c r="S17" s="5" t="s">
-        <v>683</v>
+        <v>726</v>
       </c>
       <c r="T17" s="5" t="s">
-        <v>684</v>
+        <v>727</v>
       </c>
       <c r="U17" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="2">
         <v>46112.0</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C18" s="6">
         <v>0.77083333333333</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>685</v>
+        <v>728</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>686</v>
+        <v>729</v>
       </c>
       <c r="F18" s="4" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G18" s="4">
         <v>5</v>
       </c>
       <c r="H18" s="4">
         <v>12</v>
       </c>
       <c r="I18" s="4" t="s">
+        <v>702</v>
+      </c>
+      <c r="J18" s="4" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="K18" s="4">
         <v>3716</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M18" s="4">
         <v>7</v>
       </c>
       <c r="N18" s="4">
         <v>1</v>
       </c>
       <c r="O18" s="4">
         <v>5</v>
       </c>
       <c r="P18" s="4" t="s">
-        <v>687</v>
+        <v>730</v>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4">
         <v>66</v>
       </c>
       <c r="S18" s="4" t="s">
-        <v>651</v>
+        <v>694</v>
       </c>
       <c r="T18" s="4" t="s">
-        <v>688</v>
+        <v>731</v>
       </c>
       <c r="U18" s="4">
         <v>146</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="3">
         <v>46112.0</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C19" s="7">
         <v>0.77083333333333</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>689</v>
+        <v>732</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>690</v>
+        <v>733</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G19" s="5">
         <v>5</v>
       </c>
       <c r="H19" s="5">
         <v>12</v>
       </c>
       <c r="I19" s="5" t="s">
+        <v>702</v>
+      </c>
+      <c r="J19" s="5" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="K19" s="5">
         <v>3716</v>
       </c>
       <c r="L19" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M19" s="5">
         <v>8</v>
       </c>
       <c r="N19" s="5">
         <v>4</v>
       </c>
       <c r="O19" s="5">
         <v>11</v>
       </c>
       <c r="P19" s="5" t="s">
-        <v>646</v>
+        <v>689</v>
       </c>
       <c r="Q19" s="5" t="s">
         <v>155</v>
       </c>
       <c r="R19" s="5">
         <v>65</v>
       </c>
       <c r="S19" s="5" t="s">
-        <v>691</v>
+        <v>734</v>
       </c>
       <c r="T19" s="5" t="s">
-        <v>692</v>
+        <v>735</v>
       </c>
       <c r="U19" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="2">
         <v>46112.0</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C20" s="6">
         <v>0.77083333333333</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>693</v>
+        <v>736</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>694</v>
+        <v>737</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G20" s="4">
         <v>5</v>
       </c>
       <c r="H20" s="4">
         <v>12</v>
       </c>
       <c r="I20" s="4" t="s">
+        <v>702</v>
+      </c>
+      <c r="J20" s="4" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="K20" s="4">
         <v>3716</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M20" s="4">
         <v>9</v>
       </c>
       <c r="N20" s="4">
         <v>8</v>
       </c>
       <c r="O20" s="4">
         <v>4</v>
       </c>
       <c r="P20" s="4" t="s">
-        <v>646</v>
+        <v>689</v>
       </c>
       <c r="Q20" s="4" t="s">
-        <v>695</v>
+        <v>738</v>
       </c>
       <c r="R20" s="4">
         <v>65</v>
       </c>
       <c r="S20" s="4" t="s">
-        <v>696</v>
+        <v>739</v>
       </c>
       <c r="T20" s="4" t="s">
-        <v>697</v>
+        <v>740</v>
       </c>
       <c r="U20" s="4">
         <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="3">
         <v>46112.0</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C21" s="7">
         <v>0.77083333333333</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>698</v>
+        <v>741</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>699</v>
+        <v>742</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G21" s="5">
         <v>5</v>
       </c>
       <c r="H21" s="5">
         <v>12</v>
       </c>
       <c r="I21" s="5" t="s">
+        <v>702</v>
+      </c>
+      <c r="J21" s="5" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="K21" s="5">
         <v>3716</v>
       </c>
       <c r="L21" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M21" s="5">
         <v>10</v>
       </c>
       <c r="N21" s="5">
         <v>2</v>
       </c>
       <c r="O21" s="5">
         <v>5</v>
       </c>
       <c r="P21" s="5" t="s">
-        <v>700</v>
+        <v>743</v>
       </c>
       <c r="Q21" s="5"/>
       <c r="R21" s="5">
         <v>64</v>
       </c>
       <c r="S21" s="5" t="s">
-        <v>701</v>
+        <v>744</v>
       </c>
       <c r="T21" s="5" t="s">
-        <v>702</v>
+        <v>745</v>
       </c>
       <c r="U21" s="5">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="2">
         <v>46112.0</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C22" s="6">
         <v>0.77083333333333</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>703</v>
+        <v>746</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>704</v>
+        <v>747</v>
       </c>
       <c r="F22" s="4" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G22" s="4">
         <v>5</v>
       </c>
       <c r="H22" s="4">
         <v>12</v>
       </c>
       <c r="I22" s="4" t="s">
+        <v>702</v>
+      </c>
+      <c r="J22" s="4" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="K22" s="4">
         <v>3716</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M22" s="4">
         <v>11</v>
       </c>
       <c r="N22" s="4">
         <v>11</v>
       </c>
       <c r="O22" s="4">
         <v>5</v>
       </c>
       <c r="P22" s="4" t="s">
-        <v>700</v>
+        <v>743</v>
       </c>
       <c r="Q22" s="4" t="s">
         <v>100</v>
       </c>
       <c r="R22" s="4">
         <v>64</v>
       </c>
       <c r="S22" s="4" t="s">
-        <v>705</v>
+        <v>748</v>
       </c>
       <c r="T22" s="4" t="s">
-        <v>706</v>
+        <v>749</v>
       </c>
       <c r="U22" s="4">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="3">
         <v>46112.0</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C23" s="7">
         <v>0.77083333333333</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>707</v>
+        <v>750</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>708</v>
+        <v>751</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G23" s="5">
         <v>5</v>
       </c>
       <c r="H23" s="5">
         <v>12</v>
       </c>
       <c r="I23" s="5" t="s">
+        <v>702</v>
+      </c>
+      <c r="J23" s="5" t="s">
         <v>659</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="K23" s="5">
         <v>3716</v>
       </c>
       <c r="L23" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M23" s="5">
         <v>12</v>
       </c>
       <c r="N23" s="5">
         <v>5</v>
       </c>
       <c r="O23" s="5">
         <v>4</v>
       </c>
       <c r="P23" s="5" t="s">
-        <v>650</v>
+        <v>693</v>
       </c>
       <c r="Q23" s="5"/>
       <c r="R23" s="5">
         <v>63</v>
       </c>
       <c r="S23" s="5" t="s">
-        <v>709</v>
+        <v>752</v>
       </c>
       <c r="T23" s="5" t="s">
-        <v>633</v>
+        <v>676</v>
       </c>
       <c r="U23" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="2">
         <v>46112.0</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C24" s="6">
         <v>0.79166666666667</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>710</v>
+        <v>753</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>711</v>
+        <v>754</v>
       </c>
       <c r="F24" s="4" t="s">
-        <v>712</v>
+        <v>755</v>
       </c>
       <c r="G24" s="4">
         <v>6</v>
       </c>
       <c r="H24" s="4">
         <v>11</v>
       </c>
       <c r="I24" s="4" t="s">
-        <v>713</v>
+        <v>756</v>
       </c>
       <c r="J24" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K24" s="4">
         <v>3140</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M24" s="4">
         <v>1</v>
       </c>
       <c r="N24" s="4">
         <v>5</v>
       </c>
       <c r="O24" s="4">
         <v>4</v>
       </c>
       <c r="P24" s="4" t="s">
-        <v>664</v>
+        <v>707</v>
       </c>
       <c r="Q24" s="4"/>
       <c r="R24" s="4">
         <v>59</v>
       </c>
       <c r="S24" s="4" t="s">
-        <v>714</v>
+        <v>757</v>
       </c>
       <c r="T24" s="4" t="s">
-        <v>715</v>
+        <v>758</v>
       </c>
       <c r="U24" s="4">
         <v>159</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" s="3">
         <v>46112.0</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C25" s="7">
         <v>0.79166666666667</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>716</v>
+        <v>759</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>717</v>
+        <v>760</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>712</v>
+        <v>755</v>
       </c>
       <c r="G25" s="5">
         <v>6</v>
       </c>
       <c r="H25" s="5">
         <v>11</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>713</v>
+        <v>756</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K25" s="5">
         <v>3140</v>
       </c>
       <c r="L25" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M25" s="5">
         <v>2</v>
       </c>
       <c r="N25" s="5">
         <v>3</v>
       </c>
       <c r="O25" s="5">
         <v>4</v>
       </c>
       <c r="P25" s="5" t="s">
-        <v>673</v>
+        <v>716</v>
       </c>
       <c r="Q25" s="5" t="s">
         <v>32</v>
       </c>
       <c r="R25" s="5">
         <v>57</v>
       </c>
       <c r="S25" s="5" t="s">
-        <v>718</v>
+        <v>761</v>
       </c>
       <c r="T25" s="5" t="s">
-        <v>719</v>
+        <v>762</v>
       </c>
       <c r="U25" s="5">
         <v>63</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="2">
         <v>46112.0</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C26" s="6">
         <v>0.79166666666667</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>720</v>
+        <v>763</v>
       </c>
       <c r="E26" s="4">
         <v>391522</v>
       </c>
       <c r="F26" s="4" t="s">
-        <v>712</v>
+        <v>755</v>
       </c>
       <c r="G26" s="4">
         <v>6</v>
       </c>
       <c r="H26" s="4">
         <v>11</v>
       </c>
       <c r="I26" s="4" t="s">
-        <v>713</v>
+        <v>756</v>
       </c>
       <c r="J26" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K26" s="4">
         <v>3140</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M26" s="4">
         <v>3</v>
       </c>
       <c r="N26" s="4">
         <v>10</v>
       </c>
       <c r="O26" s="4">
         <v>5</v>
       </c>
       <c r="P26" s="4" t="s">
-        <v>673</v>
+        <v>716</v>
       </c>
       <c r="Q26" s="4" t="s">
         <v>155</v>
       </c>
       <c r="R26" s="4">
         <v>57</v>
       </c>
       <c r="S26" s="4" t="s">
-        <v>647</v>
+        <v>690</v>
       </c>
       <c r="T26" s="4" t="s">
-        <v>721</v>
+        <v>764</v>
       </c>
       <c r="U26" s="4">
         <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="3">
         <v>46112.0</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C27" s="7">
         <v>0.79166666666667</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>722</v>
+        <v>765</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>723</v>
+        <v>766</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>712</v>
+        <v>755</v>
       </c>
       <c r="G27" s="5">
         <v>6</v>
       </c>
       <c r="H27" s="5">
         <v>11</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>713</v>
+        <v>756</v>
       </c>
       <c r="J27" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K27" s="5">
         <v>3140</v>
       </c>
       <c r="L27" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M27" s="5">
         <v>4</v>
       </c>
       <c r="N27" s="5">
         <v>2</v>
       </c>
       <c r="O27" s="5">
         <v>8</v>
       </c>
       <c r="P27" s="5" t="s">
-        <v>678</v>
+        <v>721</v>
       </c>
       <c r="Q27" s="5" t="s">
         <v>173</v>
       </c>
       <c r="R27" s="5">
         <v>55</v>
       </c>
       <c r="S27" s="5" t="s">
-        <v>654</v>
+        <v>697</v>
       </c>
       <c r="T27" s="5" t="s">
-        <v>724</v>
+        <v>767</v>
       </c>
       <c r="U27" s="5">
         <v>42</v>
       </c>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="2">
         <v>46112.0</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C28" s="6">
         <v>0.79166666666667</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>725</v>
+        <v>768</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>726</v>
+        <v>769</v>
       </c>
       <c r="F28" s="4" t="s">
-        <v>712</v>
+        <v>755</v>
       </c>
       <c r="G28" s="4">
         <v>6</v>
       </c>
       <c r="H28" s="4">
         <v>11</v>
       </c>
       <c r="I28" s="4" t="s">
-        <v>713</v>
+        <v>756</v>
       </c>
       <c r="J28" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K28" s="4">
         <v>3140</v>
       </c>
       <c r="L28" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M28" s="4">
         <v>5</v>
       </c>
       <c r="N28" s="4">
         <v>11</v>
       </c>
       <c r="O28" s="4">
         <v>4</v>
       </c>
       <c r="P28" s="4" t="s">
-        <v>678</v>
+        <v>721</v>
       </c>
       <c r="Q28" s="4" t="s">
         <v>203</v>
       </c>
       <c r="R28" s="4">
         <v>55</v>
       </c>
       <c r="S28" s="4" t="s">
-        <v>626</v>
+        <v>669</v>
       </c>
       <c r="T28" s="4" t="s">
-        <v>627</v>
+        <v>670</v>
       </c>
       <c r="U28" s="4">
         <v>38</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" s="3">
         <v>46112.0</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C29" s="7">
         <v>0.79166666666667</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>727</v>
+        <v>770</v>
       </c>
       <c r="E29" s="5">
         <v>478838</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>712</v>
+        <v>755</v>
       </c>
       <c r="G29" s="5">
         <v>6</v>
       </c>
       <c r="H29" s="5">
         <v>11</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>713</v>
+        <v>756</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K29" s="5">
         <v>3140</v>
       </c>
       <c r="L29" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M29" s="5">
         <v>6</v>
       </c>
       <c r="N29" s="5">
         <v>7</v>
       </c>
       <c r="O29" s="5">
         <v>7</v>
       </c>
       <c r="P29" s="5" t="s">
-        <v>682</v>
+        <v>725</v>
       </c>
       <c r="Q29" s="5" t="s">
         <v>100</v>
       </c>
       <c r="R29" s="5">
         <v>54</v>
       </c>
       <c r="S29" s="5" t="s">
-        <v>728</v>
+        <v>771</v>
       </c>
       <c r="T29" s="5" t="s">
-        <v>729</v>
+        <v>772</v>
       </c>
       <c r="U29" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="2">
         <v>46112.0</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C30" s="6">
         <v>0.79166666666667</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>730</v>
+        <v>773</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>731</v>
+        <v>774</v>
       </c>
       <c r="F30" s="4" t="s">
-        <v>712</v>
+        <v>755</v>
       </c>
       <c r="G30" s="4">
         <v>6</v>
       </c>
       <c r="H30" s="4">
         <v>11</v>
       </c>
       <c r="I30" s="4" t="s">
-        <v>713</v>
+        <v>756</v>
       </c>
       <c r="J30" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K30" s="4">
         <v>3140</v>
       </c>
       <c r="L30" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M30" s="4">
         <v>7</v>
       </c>
       <c r="N30" s="4">
         <v>4</v>
       </c>
       <c r="O30" s="4">
         <v>4</v>
       </c>
       <c r="P30" s="4" t="s">
-        <v>732</v>
+        <v>775</v>
       </c>
       <c r="Q30" s="4"/>
       <c r="R30" s="4">
         <v>53</v>
       </c>
       <c r="S30" s="4" t="s">
-        <v>733</v>
+        <v>776</v>
       </c>
       <c r="T30" s="4" t="s">
-        <v>620</v>
+        <v>663</v>
       </c>
       <c r="U30" s="4">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" s="3">
         <v>46112.0</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C31" s="7">
         <v>0.79166666666667</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>734</v>
+        <v>777</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>735</v>
+        <v>778</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>712</v>
+        <v>755</v>
       </c>
       <c r="G31" s="5">
         <v>6</v>
       </c>
       <c r="H31" s="5">
         <v>11</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>713</v>
+        <v>756</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K31" s="5">
         <v>3140</v>
       </c>
       <c r="L31" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M31" s="5">
         <v>8</v>
       </c>
       <c r="N31" s="5">
         <v>1</v>
       </c>
       <c r="O31" s="5">
         <v>5</v>
       </c>
       <c r="P31" s="5" t="s">
-        <v>687</v>
+        <v>730</v>
       </c>
       <c r="Q31" s="5" t="s">
         <v>100</v>
       </c>
       <c r="R31" s="5">
         <v>50</v>
       </c>
       <c r="S31" s="5" t="s">
-        <v>736</v>
+        <v>779</v>
       </c>
       <c r="T31" s="5" t="s">
-        <v>737</v>
+        <v>780</v>
       </c>
       <c r="U31" s="5">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" s="2">
         <v>46112.0</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C32" s="6">
         <v>0.79166666666667</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>738</v>
+        <v>781</v>
       </c>
       <c r="E32" s="4">
         <v>193327</v>
       </c>
       <c r="F32" s="4" t="s">
-        <v>712</v>
+        <v>755</v>
       </c>
       <c r="G32" s="4">
         <v>6</v>
       </c>
       <c r="H32" s="4">
         <v>11</v>
       </c>
       <c r="I32" s="4" t="s">
-        <v>713</v>
+        <v>756</v>
       </c>
       <c r="J32" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K32" s="4">
         <v>3140</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M32" s="4">
         <v>9</v>
       </c>
       <c r="N32" s="4">
         <v>9</v>
       </c>
       <c r="O32" s="4">
         <v>7</v>
       </c>
       <c r="P32" s="4" t="s">
-        <v>646</v>
+        <v>689</v>
       </c>
       <c r="Q32" s="4"/>
       <c r="R32" s="4">
         <v>49</v>
       </c>
       <c r="S32" s="4" t="s">
-        <v>629</v>
+        <v>672</v>
       </c>
       <c r="T32" s="4" t="s">
-        <v>739</v>
+        <v>782</v>
       </c>
       <c r="U32" s="4">
         <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:21">
       <c r="A33" s="3">
         <v>46112.0</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C33" s="7">
         <v>0.79166666666667</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>740</v>
+        <v>783</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>741</v>
+        <v>784</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>712</v>
+        <v>755</v>
       </c>
       <c r="G33" s="5">
         <v>6</v>
       </c>
       <c r="H33" s="5">
         <v>11</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>713</v>
+        <v>756</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K33" s="5">
         <v>3140</v>
       </c>
       <c r="L33" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M33" s="5">
         <v>10</v>
       </c>
       <c r="N33" s="5">
         <v>6</v>
       </c>
       <c r="O33" s="5">
         <v>6</v>
       </c>
       <c r="P33" s="5" t="s">
-        <v>700</v>
+        <v>743</v>
       </c>
       <c r="Q33" s="5" t="s">
         <v>100</v>
       </c>
       <c r="R33" s="5">
         <v>48</v>
       </c>
       <c r="S33" s="5" t="s">
-        <v>742</v>
+        <v>785</v>
       </c>
       <c r="T33" s="5" t="s">
-        <v>719</v>
+        <v>762</v>
       </c>
       <c r="U33" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:21">
       <c r="A34" s="2">
         <v>46112.0</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C34" s="6">
         <v>0.79166666666667</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>743</v>
+        <v>786</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>744</v>
+        <v>787</v>
       </c>
       <c r="F34" s="4" t="s">
-        <v>712</v>
+        <v>755</v>
       </c>
       <c r="G34" s="4">
         <v>6</v>
       </c>
       <c r="H34" s="4">
         <v>11</v>
       </c>
       <c r="I34" s="4" t="s">
-        <v>713</v>
+        <v>756</v>
       </c>
       <c r="J34" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K34" s="4">
         <v>3140</v>
       </c>
       <c r="L34" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M34" s="4">
         <v>11</v>
       </c>
       <c r="N34" s="4">
         <v>8</v>
       </c>
       <c r="O34" s="4">
         <v>6</v>
       </c>
       <c r="P34" s="4" t="s">
-        <v>745</v>
+        <v>788</v>
       </c>
       <c r="Q34" s="4" t="s">
         <v>155</v>
       </c>
       <c r="R34" s="4">
         <v>45</v>
       </c>
       <c r="S34" s="4" t="s">
-        <v>746</v>
+        <v>789</v>
       </c>
       <c r="T34" s="4" t="s">
         <v>539</v>
       </c>
       <c r="U34" s="4">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:21">
       <c r="A35" s="3">
         <v>46112.0</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C35" s="7">
         <v>0.8125</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>747</v>
+        <v>790</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>748</v>
+        <v>791</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G35" s="5">
         <v>4</v>
       </c>
       <c r="H35" s="5">
         <v>8</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>615</v>
+        <v>658</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K35" s="5">
         <v>4972</v>
       </c>
       <c r="L35" s="5" t="s">
-        <v>749</v>
+        <v>792</v>
       </c>
       <c r="M35" s="5">
         <v>1</v>
       </c>
       <c r="N35" s="5">
         <v>3</v>
       </c>
       <c r="O35" s="5">
         <v>3</v>
       </c>
       <c r="P35" s="5" t="s">
-        <v>664</v>
+        <v>707</v>
       </c>
       <c r="Q35" s="5"/>
       <c r="R35" s="5">
         <v>85</v>
       </c>
       <c r="S35" s="5" t="s">
-        <v>750</v>
+        <v>793</v>
       </c>
       <c r="T35" s="5" t="s">
-        <v>751</v>
+        <v>794</v>
       </c>
       <c r="U35" s="5">
         <v>186</v>
       </c>
     </row>
     <row r="36" spans="1:21">
       <c r="A36" s="2">
         <v>46112.0</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C36" s="6">
         <v>0.8125</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>752</v>
+        <v>795</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>753</v>
+        <v>796</v>
       </c>
       <c r="F36" s="4" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G36" s="4">
         <v>4</v>
       </c>
       <c r="H36" s="4">
         <v>8</v>
       </c>
       <c r="I36" s="4" t="s">
-        <v>615</v>
+        <v>658</v>
       </c>
       <c r="J36" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K36" s="4">
         <v>4972</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>749</v>
+        <v>792</v>
       </c>
       <c r="M36" s="4">
         <v>2</v>
       </c>
       <c r="N36" s="4">
         <v>2</v>
       </c>
       <c r="O36" s="4">
         <v>3</v>
       </c>
       <c r="P36" s="4" t="s">
-        <v>673</v>
+        <v>716</v>
       </c>
       <c r="Q36" s="4"/>
       <c r="R36" s="4">
         <v>83</v>
       </c>
       <c r="S36" s="4" t="s">
-        <v>754</v>
+        <v>797</v>
       </c>
       <c r="T36" s="4" t="s">
-        <v>755</v>
+        <v>798</v>
       </c>
       <c r="U36" s="4">
         <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:21">
       <c r="A37" s="3">
         <v>46112.0</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C37" s="7">
         <v>0.8125</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>756</v>
+        <v>799</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>757</v>
+        <v>800</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G37" s="5">
         <v>4</v>
       </c>
       <c r="H37" s="5">
         <v>8</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>615</v>
+        <v>658</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K37" s="5">
         <v>4972</v>
       </c>
       <c r="L37" s="5" t="s">
-        <v>749</v>
+        <v>792</v>
       </c>
       <c r="M37" s="5">
         <v>3</v>
       </c>
       <c r="N37" s="5">
         <v>8</v>
       </c>
       <c r="O37" s="5">
         <v>3</v>
       </c>
       <c r="P37" s="5" t="s">
-        <v>682</v>
+        <v>725</v>
       </c>
       <c r="Q37" s="5"/>
       <c r="R37" s="5">
         <v>80</v>
       </c>
       <c r="S37" s="5" t="s">
-        <v>623</v>
+        <v>666</v>
       </c>
       <c r="T37" s="5" t="s">
-        <v>758</v>
+        <v>801</v>
       </c>
       <c r="U37" s="5">
         <v>206</v>
       </c>
     </row>
     <row r="38" spans="1:21">
       <c r="A38" s="2">
         <v>46112.0</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C38" s="6">
         <v>0.8125</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>759</v>
+        <v>802</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>760</v>
+        <v>803</v>
       </c>
       <c r="F38" s="4" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G38" s="4">
         <v>4</v>
       </c>
       <c r="H38" s="4">
         <v>8</v>
       </c>
       <c r="I38" s="4" t="s">
-        <v>615</v>
+        <v>658</v>
       </c>
       <c r="J38" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K38" s="4">
         <v>4972</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>749</v>
+        <v>792</v>
       </c>
       <c r="M38" s="4">
         <v>4</v>
       </c>
       <c r="N38" s="4">
         <v>4</v>
       </c>
       <c r="O38" s="4">
         <v>3</v>
       </c>
       <c r="P38" s="4" t="s">
-        <v>732</v>
+        <v>775</v>
       </c>
       <c r="Q38" s="4"/>
       <c r="R38" s="4">
         <v>79</v>
       </c>
       <c r="S38" s="4" t="s">
-        <v>632</v>
+        <v>675</v>
       </c>
       <c r="T38" s="4" t="s">
-        <v>627</v>
+        <v>670</v>
       </c>
       <c r="U38" s="4">
         <v>173</v>
       </c>
     </row>
     <row r="39" spans="1:21">
       <c r="A39" s="3">
         <v>46112.0</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C39" s="7">
         <v>0.8125</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>761</v>
+        <v>804</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>762</v>
+        <v>805</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G39" s="5">
         <v>4</v>
       </c>
       <c r="H39" s="5">
         <v>8</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>615</v>
+        <v>658</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K39" s="5">
         <v>4972</v>
       </c>
       <c r="L39" s="5" t="s">
-        <v>749</v>
+        <v>792</v>
       </c>
       <c r="M39" s="5">
         <v>5</v>
       </c>
       <c r="N39" s="5">
         <v>1</v>
       </c>
       <c r="O39" s="5">
         <v>3</v>
       </c>
       <c r="P39" s="5" t="s">
-        <v>646</v>
+        <v>689</v>
       </c>
       <c r="Q39" s="5"/>
       <c r="R39" s="5">
         <v>75</v>
       </c>
       <c r="S39" s="5" t="s">
-        <v>763</v>
+        <v>806</v>
       </c>
       <c r="T39" s="5" t="s">
-        <v>721</v>
+        <v>764</v>
       </c>
       <c r="U39" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" s="2">
         <v>46112.0</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C40" s="6">
         <v>0.8125</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>764</v>
+        <v>807</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>765</v>
+        <v>808</v>
       </c>
       <c r="F40" s="4" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G40" s="4">
         <v>4</v>
       </c>
       <c r="H40" s="4">
         <v>8</v>
       </c>
       <c r="I40" s="4" t="s">
-        <v>615</v>
+        <v>658</v>
       </c>
       <c r="J40" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K40" s="4">
         <v>4972</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>749</v>
+        <v>792</v>
       </c>
       <c r="M40" s="4">
         <v>6</v>
       </c>
       <c r="N40" s="4">
         <v>6</v>
       </c>
       <c r="O40" s="4">
         <v>3</v>
       </c>
       <c r="P40" s="4" t="s">
-        <v>700</v>
+        <v>743</v>
       </c>
       <c r="Q40" s="4"/>
       <c r="R40" s="4">
         <v>74</v>
       </c>
       <c r="S40" s="4" t="s">
-        <v>766</v>
+        <v>809</v>
       </c>
       <c r="T40" s="4" t="s">
-        <v>636</v>
+        <v>679</v>
       </c>
       <c r="U40" s="4">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:21">
       <c r="A41" s="3">
         <v>46112.0</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C41" s="7">
         <v>0.8125</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>767</v>
+        <v>810</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>768</v>
+        <v>811</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G41" s="5">
         <v>4</v>
       </c>
       <c r="H41" s="5">
         <v>8</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>615</v>
+        <v>658</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K41" s="5">
         <v>4972</v>
       </c>
       <c r="L41" s="5" t="s">
-        <v>749</v>
+        <v>792</v>
       </c>
       <c r="M41" s="5">
         <v>7</v>
       </c>
       <c r="N41" s="5">
         <v>5</v>
       </c>
       <c r="O41" s="5">
         <v>3</v>
       </c>
       <c r="P41" s="5" t="s">
-        <v>700</v>
+        <v>743</v>
       </c>
       <c r="Q41" s="5"/>
       <c r="R41" s="5">
         <v>74</v>
       </c>
       <c r="S41" s="5" t="s">
-        <v>769</v>
+        <v>812</v>
       </c>
       <c r="T41" s="5" t="s">
-        <v>770</v>
+        <v>813</v>
       </c>
       <c r="U41" s="5">
         <v>206</v>
       </c>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" s="2">
         <v>46112.0</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C42" s="6">
         <v>0.8125</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>771</v>
+        <v>814</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>772</v>
+        <v>815</v>
       </c>
       <c r="F42" s="4" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G42" s="4">
         <v>4</v>
       </c>
       <c r="H42" s="4">
         <v>8</v>
       </c>
       <c r="I42" s="4" t="s">
-        <v>615</v>
+        <v>658</v>
       </c>
       <c r="J42" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K42" s="4">
         <v>4972</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>749</v>
+        <v>792</v>
       </c>
       <c r="M42" s="4">
         <v>8</v>
       </c>
       <c r="N42" s="4">
         <v>7</v>
       </c>
       <c r="O42" s="4">
         <v>3</v>
       </c>
       <c r="P42" s="4" t="s">
-        <v>773</v>
+        <v>816</v>
       </c>
       <c r="Q42" s="4" t="s">
         <v>36</v>
       </c>
       <c r="R42" s="4">
         <v>72</v>
       </c>
       <c r="S42" s="4" t="s">
-        <v>718</v>
+        <v>761</v>
       </c>
       <c r="T42" s="4" t="s">
-        <v>652</v>
+        <v>695</v>
       </c>
       <c r="U42" s="4">
         <v>158</v>
       </c>
     </row>
     <row r="43" spans="1:21">
       <c r="A43" s="3">
         <v>46112.0</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C43" s="7">
         <v>0.83333333333333</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>774</v>
+        <v>817</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>775</v>
+        <v>818</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G43" s="5">
         <v>6</v>
       </c>
       <c r="H43" s="5">
         <v>10</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>776</v>
+        <v>819</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K43" s="5">
         <v>3140</v>
       </c>
       <c r="L43" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M43" s="5">
         <v>1</v>
       </c>
       <c r="N43" s="5">
         <v>1</v>
       </c>
       <c r="O43" s="5">
         <v>4</v>
       </c>
       <c r="P43" s="5" t="s">
-        <v>777</v>
+        <v>820</v>
       </c>
       <c r="Q43" s="5" t="s">
         <v>100</v>
       </c>
       <c r="R43" s="5">
         <v>63</v>
       </c>
       <c r="S43" s="5" t="s">
-        <v>651</v>
+        <v>694</v>
       </c>
       <c r="T43" s="5" t="s">
-        <v>778</v>
+        <v>821</v>
       </c>
       <c r="U43" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="44" spans="1:21">
       <c r="A44" s="2">
         <v>46112.0</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C44" s="6">
         <v>0.83333333333333</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>779</v>
+        <v>822</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>780</v>
+        <v>823</v>
       </c>
       <c r="F44" s="4" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G44" s="4">
         <v>6</v>
       </c>
       <c r="H44" s="4">
         <v>10</v>
       </c>
       <c r="I44" s="4" t="s">
-        <v>776</v>
+        <v>819</v>
       </c>
       <c r="J44" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K44" s="4">
         <v>3140</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M44" s="4">
         <v>2</v>
       </c>
       <c r="N44" s="4">
         <v>6</v>
       </c>
       <c r="O44" s="4">
         <v>5</v>
       </c>
       <c r="P44" s="4" t="s">
-        <v>781</v>
+        <v>824</v>
       </c>
       <c r="Q44" s="4"/>
       <c r="R44" s="4">
         <v>61</v>
       </c>
       <c r="S44" s="4" t="s">
-        <v>782</v>
+        <v>825</v>
       </c>
       <c r="T44" s="4" t="s">
         <v>44</v>
       </c>
       <c r="U44" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" s="3">
         <v>46112.0</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C45" s="7">
         <v>0.83333333333333</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>783</v>
+        <v>826</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>784</v>
+        <v>827</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G45" s="5">
         <v>6</v>
       </c>
       <c r="H45" s="5">
         <v>10</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>776</v>
+        <v>819</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K45" s="5">
         <v>3140</v>
       </c>
       <c r="L45" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M45" s="5">
         <v>3</v>
       </c>
       <c r="N45" s="5">
         <v>5</v>
       </c>
       <c r="O45" s="5">
         <v>6</v>
       </c>
       <c r="P45" s="5" t="s">
-        <v>781</v>
+        <v>824</v>
       </c>
       <c r="Q45" s="5"/>
       <c r="R45" s="5">
         <v>61</v>
       </c>
       <c r="S45" s="5" t="s">
-        <v>785</v>
+        <v>828</v>
       </c>
       <c r="T45" s="5" t="s">
-        <v>786</v>
+        <v>829</v>
       </c>
       <c r="U45" s="5">
         <v>27</v>
       </c>
     </row>
     <row r="46" spans="1:21">
       <c r="A46" s="2">
         <v>46112.0</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C46" s="6">
         <v>0.83333333333333</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>787</v>
+        <v>830</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>788</v>
+        <v>831</v>
       </c>
       <c r="F46" s="4" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G46" s="4">
         <v>6</v>
       </c>
       <c r="H46" s="4">
         <v>10</v>
       </c>
       <c r="I46" s="4" t="s">
-        <v>776</v>
+        <v>819</v>
       </c>
       <c r="J46" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K46" s="4">
         <v>3140</v>
       </c>
       <c r="L46" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M46" s="4">
         <v>4</v>
       </c>
       <c r="N46" s="4">
         <v>9</v>
       </c>
       <c r="O46" s="4">
         <v>5</v>
       </c>
       <c r="P46" s="4" t="s">
-        <v>789</v>
+        <v>832</v>
       </c>
       <c r="Q46" s="4" t="s">
         <v>66</v>
       </c>
       <c r="R46" s="4">
         <v>59</v>
       </c>
       <c r="S46" s="4" t="s">
-        <v>746</v>
+        <v>789</v>
       </c>
       <c r="T46" s="4" t="s">
         <v>539</v>
       </c>
       <c r="U46" s="4">
         <v>21</v>
       </c>
     </row>
     <row r="47" spans="1:21">
       <c r="A47" s="3">
         <v>46112.0</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C47" s="7">
         <v>0.83333333333333</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>790</v>
+        <v>833</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>791</v>
+        <v>834</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G47" s="5">
         <v>6</v>
       </c>
       <c r="H47" s="5">
         <v>10</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>776</v>
+        <v>819</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K47" s="5">
         <v>3140</v>
       </c>
       <c r="L47" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M47" s="5">
         <v>5</v>
       </c>
       <c r="N47" s="5">
         <v>3</v>
       </c>
       <c r="O47" s="5">
         <v>6</v>
       </c>
       <c r="P47" s="5" t="s">
-        <v>789</v>
+        <v>832</v>
       </c>
       <c r="Q47" s="5"/>
       <c r="R47" s="5">
         <v>59</v>
       </c>
       <c r="S47" s="5" t="s">
-        <v>647</v>
+        <v>690</v>
       </c>
       <c r="T47" s="5" t="s">
-        <v>724</v>
+        <v>767</v>
       </c>
       <c r="U47" s="5">
         <v>68</v>
       </c>
     </row>
     <row r="48" spans="1:21">
       <c r="A48" s="2">
         <v>46112.0</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C48" s="6">
         <v>0.83333333333333</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>792</v>
+        <v>835</v>
       </c>
       <c r="E48" s="4">
         <v>611144</v>
       </c>
       <c r="F48" s="4" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G48" s="4">
         <v>6</v>
       </c>
       <c r="H48" s="4">
         <v>10</v>
       </c>
       <c r="I48" s="4" t="s">
-        <v>776</v>
+        <v>819</v>
       </c>
       <c r="J48" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K48" s="4">
         <v>3140</v>
       </c>
       <c r="L48" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M48" s="4">
         <v>6</v>
       </c>
       <c r="N48" s="4">
         <v>2</v>
       </c>
       <c r="O48" s="4">
         <v>4</v>
       </c>
       <c r="P48" s="4" t="s">
-        <v>673</v>
+        <v>716</v>
       </c>
       <c r="Q48" s="4"/>
       <c r="R48" s="4">
         <v>59</v>
       </c>
       <c r="S48" s="4" t="s">
-        <v>728</v>
+        <v>771</v>
       </c>
       <c r="T48" s="4" t="s">
-        <v>729</v>
+        <v>772</v>
       </c>
       <c r="U48" s="4">
         <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:21">
       <c r="A49" s="3">
         <v>46112.0</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C49" s="7">
         <v>0.83333333333333</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>793</v>
+        <v>836</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>794</v>
+        <v>837</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G49" s="5">
         <v>6</v>
       </c>
       <c r="H49" s="5">
         <v>10</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>776</v>
+        <v>819</v>
       </c>
       <c r="J49" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K49" s="5">
         <v>3140</v>
       </c>
       <c r="L49" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M49" s="5">
         <v>7</v>
       </c>
       <c r="N49" s="5">
         <v>7</v>
       </c>
       <c r="O49" s="5">
         <v>7</v>
       </c>
       <c r="P49" s="5" t="s">
-        <v>795</v>
+        <v>838</v>
       </c>
       <c r="Q49" s="5"/>
       <c r="R49" s="5">
         <v>57</v>
       </c>
       <c r="S49" s="5" t="s">
-        <v>796</v>
+        <v>839</v>
       </c>
       <c r="T49" s="5" t="s">
-        <v>797</v>
+        <v>840</v>
       </c>
       <c r="U49" s="5">
         <v>131</v>
       </c>
     </row>
     <row r="50" spans="1:21">
       <c r="A50" s="2">
         <v>46112.0</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C50" s="6">
         <v>0.83333333333333</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>798</v>
+        <v>841</v>
       </c>
       <c r="E50" s="4">
         <v>244343</v>
       </c>
       <c r="F50" s="4" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G50" s="4">
         <v>6</v>
       </c>
       <c r="H50" s="4">
         <v>10</v>
       </c>
       <c r="I50" s="4" t="s">
-        <v>776</v>
+        <v>819</v>
       </c>
       <c r="J50" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K50" s="4">
         <v>3140</v>
       </c>
       <c r="L50" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M50" s="4">
         <v>8</v>
       </c>
       <c r="N50" s="4">
         <v>8</v>
       </c>
       <c r="O50" s="4">
         <v>10</v>
       </c>
       <c r="P50" s="4" t="s">
-        <v>682</v>
+        <v>725</v>
       </c>
       <c r="Q50" s="4"/>
       <c r="R50" s="4">
         <v>55</v>
       </c>
       <c r="S50" s="4" t="s">
-        <v>666</v>
+        <v>709</v>
       </c>
       <c r="T50" s="4" t="s">
-        <v>799</v>
+        <v>641</v>
       </c>
       <c r="U50" s="4">
         <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:21">
       <c r="A51" s="3">
         <v>46112.0</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C51" s="7">
         <v>0.83333333333333</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>800</v>
+        <v>842</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>801</v>
+        <v>843</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G51" s="5">
         <v>6</v>
       </c>
       <c r="H51" s="5">
         <v>10</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>776</v>
+        <v>819</v>
       </c>
       <c r="J51" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K51" s="5">
         <v>3140</v>
       </c>
       <c r="L51" s="5" t="s">
         <v>56</v>
       </c>
       <c r="M51" s="5">
         <v>9</v>
       </c>
       <c r="N51" s="5">
         <v>10</v>
       </c>
       <c r="O51" s="5">
         <v>5</v>
       </c>
       <c r="P51" s="5" t="s">
-        <v>618</v>
+        <v>661</v>
       </c>
       <c r="Q51" s="5" t="s">
         <v>290</v>
       </c>
       <c r="R51" s="5">
         <v>53</v>
       </c>
       <c r="S51" s="5" t="s">
-        <v>691</v>
+        <v>734</v>
       </c>
       <c r="T51" s="5" t="s">
-        <v>802</v>
+        <v>844</v>
       </c>
       <c r="U51" s="5">
         <v>71</v>
       </c>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" s="2">
         <v>46112.0</v>
       </c>
       <c r="B52" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C52" s="6">
         <v>0.83333333333333</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>803</v>
+        <v>845</v>
       </c>
       <c r="E52" s="4">
         <v>151545</v>
       </c>
       <c r="F52" s="4" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G52" s="4">
         <v>6</v>
       </c>
       <c r="H52" s="4">
         <v>10</v>
       </c>
       <c r="I52" s="4" t="s">
-        <v>776</v>
+        <v>819</v>
       </c>
       <c r="J52" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K52" s="4">
         <v>3140</v>
       </c>
       <c r="L52" s="4" t="s">
         <v>56</v>
       </c>
       <c r="M52" s="4">
         <v>10</v>
       </c>
       <c r="N52" s="4">
         <v>4</v>
       </c>
       <c r="O52" s="4">
         <v>7</v>
       </c>
       <c r="P52" s="4" t="s">
-        <v>618</v>
+        <v>661</v>
       </c>
       <c r="Q52" s="4" t="s">
         <v>191</v>
       </c>
       <c r="R52" s="4">
         <v>53</v>
       </c>
       <c r="S52" s="4" t="s">
-        <v>709</v>
+        <v>752</v>
       </c>
       <c r="T52" s="4" t="s">
-        <v>737</v>
+        <v>780</v>
       </c>
       <c r="U52" s="4">
         <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:21">
       <c r="A53" s="3">
         <v>46112.0</v>
       </c>
       <c r="B53" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C53" s="7">
         <v>0.85416666666667</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>804</v>
+        <v>846</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>805</v>
+        <v>847</v>
       </c>
       <c r="F53" s="5" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G53" s="5">
         <v>6</v>
       </c>
       <c r="H53" s="5">
         <v>11</v>
       </c>
       <c r="I53" s="5" t="s">
-        <v>806</v>
+        <v>848</v>
       </c>
       <c r="J53" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K53" s="5">
         <v>3140</v>
       </c>
       <c r="L53" s="5" t="s">
-        <v>749</v>
+        <v>792</v>
       </c>
       <c r="M53" s="5">
         <v>1</v>
       </c>
       <c r="N53" s="5">
         <v>6</v>
       </c>
       <c r="O53" s="5">
         <v>3</v>
       </c>
       <c r="P53" s="5" t="s">
-        <v>664</v>
+        <v>707</v>
       </c>
       <c r="Q53" s="5"/>
       <c r="R53" s="5">
         <v>54</v>
       </c>
       <c r="S53" s="5" t="s">
-        <v>807</v>
+        <v>849</v>
       </c>
       <c r="T53" s="5" t="s">
-        <v>808</v>
+        <v>850</v>
       </c>
       <c r="U53" s="5">
         <v>180</v>
       </c>
     </row>
     <row r="54" spans="1:21">
       <c r="A54" s="2">
         <v>46112.0</v>
       </c>
       <c r="B54" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C54" s="6">
         <v>0.85416666666667</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>809</v>
+        <v>851</v>
       </c>
       <c r="E54" s="4" t="s">
-        <v>810</v>
+        <v>852</v>
       </c>
       <c r="F54" s="4" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G54" s="4">
         <v>6</v>
       </c>
       <c r="H54" s="4">
         <v>11</v>
       </c>
       <c r="I54" s="4" t="s">
-        <v>806</v>
+        <v>848</v>
       </c>
       <c r="J54" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K54" s="4">
         <v>3140</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>749</v>
+        <v>792</v>
       </c>
       <c r="M54" s="4">
         <v>2</v>
       </c>
       <c r="N54" s="4">
         <v>3</v>
       </c>
       <c r="O54" s="4">
         <v>3</v>
       </c>
       <c r="P54" s="4" t="s">
-        <v>664</v>
+        <v>707</v>
       </c>
       <c r="Q54" s="4"/>
       <c r="R54" s="4">
         <v>54</v>
       </c>
       <c r="S54" s="4" t="s">
-        <v>691</v>
+        <v>734</v>
       </c>
       <c r="T54" s="4" t="s">
-        <v>692</v>
+        <v>735</v>
       </c>
       <c r="U54" s="4">
         <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:21">
       <c r="A55" s="3">
         <v>46112.0</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C55" s="7">
         <v>0.85416666666667</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>811</v>
+        <v>853</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>812</v>
+        <v>854</v>
       </c>
       <c r="F55" s="5" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G55" s="5">
         <v>6</v>
       </c>
       <c r="H55" s="5">
         <v>11</v>
       </c>
       <c r="I55" s="5" t="s">
-        <v>806</v>
+        <v>848</v>
       </c>
       <c r="J55" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K55" s="5">
         <v>3140</v>
       </c>
       <c r="L55" s="5" t="s">
-        <v>749</v>
+        <v>792</v>
       </c>
       <c r="M55" s="5">
         <v>3</v>
       </c>
       <c r="N55" s="5">
         <v>9</v>
       </c>
       <c r="O55" s="5">
         <v>3</v>
       </c>
       <c r="P55" s="5" t="s">
-        <v>664</v>
+        <v>707</v>
       </c>
       <c r="Q55" s="5"/>
       <c r="R55" s="5">
         <v>54</v>
       </c>
       <c r="S55" s="5" t="s">
-        <v>813</v>
+        <v>855</v>
       </c>
       <c r="T55" s="5" t="s">
-        <v>721</v>
+        <v>764</v>
       </c>
       <c r="U55" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:21">
       <c r="A56" s="2">
         <v>46112.0</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C56" s="6">
         <v>0.85416666666667</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>814</v>
+        <v>856</v>
       </c>
       <c r="E56" s="4" t="s">
-        <v>815</v>
+        <v>857</v>
       </c>
       <c r="F56" s="4" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G56" s="4">
         <v>6</v>
       </c>
       <c r="H56" s="4">
         <v>11</v>
       </c>
       <c r="I56" s="4" t="s">
-        <v>806</v>
+        <v>848</v>
       </c>
       <c r="J56" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K56" s="4">
         <v>3140</v>
       </c>
       <c r="L56" s="4" t="s">
-        <v>749</v>
+        <v>792</v>
       </c>
       <c r="M56" s="4">
         <v>5</v>
       </c>
       <c r="N56" s="4">
         <v>10</v>
       </c>
       <c r="O56" s="4">
         <v>3</v>
       </c>
       <c r="P56" s="4" t="s">
-        <v>673</v>
+        <v>716</v>
       </c>
       <c r="Q56" s="4"/>
       <c r="R56" s="4">
         <v>52</v>
       </c>
       <c r="S56" s="4" t="s">
-        <v>766</v>
+        <v>809</v>
       </c>
       <c r="T56" s="4" t="s">
-        <v>636</v>
+        <v>679</v>
       </c>
       <c r="U56" s="4">
         <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:21">
       <c r="A57" s="3">
         <v>46112.0</v>
       </c>
       <c r="B57" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C57" s="7">
         <v>0.85416666666667</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>816</v>
+        <v>858</v>
       </c>
       <c r="E57" s="5" t="s">
-        <v>817</v>
+        <v>859</v>
       </c>
       <c r="F57" s="5" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G57" s="5">
         <v>6</v>
       </c>
       <c r="H57" s="5">
         <v>11</v>
       </c>
       <c r="I57" s="5" t="s">
-        <v>806</v>
+        <v>848</v>
       </c>
       <c r="J57" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K57" s="5">
         <v>3140</v>
       </c>
       <c r="L57" s="5" t="s">
-        <v>749</v>
+        <v>792</v>
       </c>
       <c r="M57" s="5">
         <v>6</v>
       </c>
       <c r="N57" s="5">
         <v>4</v>
       </c>
       <c r="O57" s="5">
         <v>3</v>
       </c>
       <c r="P57" s="5" t="s">
-        <v>673</v>
+        <v>716</v>
       </c>
       <c r="Q57" s="5" t="s">
         <v>100</v>
       </c>
       <c r="R57" s="5">
         <v>52</v>
       </c>
       <c r="S57" s="5" t="s">
-        <v>818</v>
+        <v>860</v>
       </c>
       <c r="T57" s="5" t="s">
-        <v>819</v>
+        <v>861</v>
       </c>
       <c r="U57" s="5">
         <v>19</v>
       </c>
     </row>
     <row r="58" spans="1:21">
       <c r="A58" s="2">
         <v>46112.0</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C58" s="6">
         <v>0.85416666666667</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>820</v>
+        <v>862</v>
       </c>
       <c r="E58" s="4" t="s">
-        <v>821</v>
+        <v>863</v>
       </c>
       <c r="F58" s="4" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G58" s="4">
         <v>6</v>
       </c>
       <c r="H58" s="4">
         <v>11</v>
       </c>
       <c r="I58" s="4" t="s">
-        <v>806</v>
+        <v>848</v>
       </c>
       <c r="J58" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K58" s="4">
         <v>3140</v>
       </c>
       <c r="L58" s="4" t="s">
-        <v>749</v>
+        <v>792</v>
       </c>
       <c r="M58" s="4">
         <v>7</v>
       </c>
       <c r="N58" s="4">
         <v>1</v>
       </c>
       <c r="O58" s="4">
         <v>3</v>
       </c>
       <c r="P58" s="4" t="s">
-        <v>678</v>
+        <v>721</v>
       </c>
       <c r="Q58" s="4"/>
       <c r="R58" s="4">
         <v>50</v>
       </c>
       <c r="S58" s="4" t="s">
-        <v>822</v>
+        <v>864</v>
       </c>
       <c r="T58" s="4" t="s">
-        <v>823</v>
+        <v>865</v>
       </c>
       <c r="U58" s="4">
         <v>73</v>
       </c>
     </row>
     <row r="59" spans="1:21">
       <c r="A59" s="3">
         <v>46112.0</v>
       </c>
       <c r="B59" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C59" s="7">
         <v>0.85416666666667</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>824</v>
+        <v>866</v>
       </c>
       <c r="E59" s="5" t="s">
-        <v>825</v>
+        <v>867</v>
       </c>
       <c r="F59" s="5" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G59" s="5">
         <v>6</v>
       </c>
       <c r="H59" s="5">
         <v>11</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>806</v>
+        <v>848</v>
       </c>
       <c r="J59" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K59" s="5">
         <v>3140</v>
       </c>
       <c r="L59" s="5" t="s">
-        <v>749</v>
+        <v>792</v>
       </c>
       <c r="M59" s="5">
         <v>8</v>
       </c>
       <c r="N59" s="5">
         <v>5</v>
       </c>
       <c r="O59" s="5">
         <v>3</v>
       </c>
       <c r="P59" s="5" t="s">
-        <v>687</v>
+        <v>730</v>
       </c>
       <c r="Q59" s="5"/>
       <c r="R59" s="5">
         <v>45</v>
       </c>
       <c r="S59" s="5" t="s">
-        <v>674</v>
+        <v>717</v>
       </c>
       <c r="T59" s="5" t="s">
-        <v>675</v>
+        <v>718</v>
       </c>
       <c r="U59" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:21">
       <c r="A60" s="2">
         <v>46112.0</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C60" s="6">
         <v>0.85416666666667</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>826</v>
+        <v>868</v>
       </c>
       <c r="E60" s="4" t="s">
-        <v>827</v>
+        <v>869</v>
       </c>
       <c r="F60" s="4" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G60" s="4">
         <v>6</v>
       </c>
       <c r="H60" s="4">
         <v>11</v>
       </c>
       <c r="I60" s="4" t="s">
-        <v>806</v>
+        <v>848</v>
       </c>
       <c r="J60" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K60" s="4">
         <v>3140</v>
       </c>
       <c r="L60" s="4" t="s">
-        <v>749</v>
+        <v>792</v>
       </c>
       <c r="M60" s="4">
         <v>9</v>
       </c>
       <c r="N60" s="4">
         <v>8</v>
       </c>
       <c r="O60" s="4">
         <v>3</v>
       </c>
       <c r="P60" s="4" t="s">
-        <v>687</v>
+        <v>730</v>
       </c>
       <c r="Q60" s="4"/>
       <c r="R60" s="4">
         <v>45</v>
       </c>
       <c r="S60" s="4" t="s">
-        <v>828</v>
+        <v>870</v>
       </c>
       <c r="T60" s="4" t="s">
-        <v>692</v>
+        <v>735</v>
       </c>
       <c r="U60" s="4">
         <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:21">
       <c r="A61" s="3">
         <v>46112.0</v>
       </c>
       <c r="B61" s="5" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C61" s="7">
         <v>0.85416666666667</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>829</v>
+        <v>871</v>
       </c>
       <c r="E61" s="5" t="s">
-        <v>830</v>
+        <v>872</v>
       </c>
       <c r="F61" s="5" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G61" s="5">
         <v>6</v>
       </c>
       <c r="H61" s="5">
         <v>11</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>806</v>
+        <v>848</v>
       </c>
       <c r="J61" s="5" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K61" s="5">
         <v>3140</v>
       </c>
       <c r="L61" s="5" t="s">
-        <v>749</v>
+        <v>792</v>
       </c>
       <c r="M61" s="5">
         <v>10</v>
       </c>
       <c r="N61" s="5">
         <v>2</v>
       </c>
       <c r="O61" s="5">
         <v>3</v>
       </c>
       <c r="P61" s="5" t="s">
-        <v>687</v>
+        <v>730</v>
       </c>
       <c r="Q61" s="5" t="s">
         <v>317</v>
       </c>
       <c r="R61" s="5">
         <v>45</v>
       </c>
       <c r="S61" s="5" t="s">
-        <v>629</v>
+        <v>672</v>
       </c>
       <c r="T61" s="5" t="s">
-        <v>702</v>
+        <v>745</v>
       </c>
       <c r="U61" s="5">
         <v>47</v>
       </c>
     </row>
     <row r="62" spans="1:21">
       <c r="A62" s="2">
         <v>46112.0</v>
       </c>
       <c r="B62" s="4" t="s">
-        <v>612</v>
+        <v>655</v>
       </c>
       <c r="C62" s="6">
         <v>0.85416666666667</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>831</v>
+        <v>873</v>
       </c>
       <c r="E62" s="4" t="s">
-        <v>832</v>
+        <v>874</v>
       </c>
       <c r="F62" s="4" t="s">
-        <v>658</v>
+        <v>701</v>
       </c>
       <c r="G62" s="4">
         <v>6</v>
       </c>
       <c r="H62" s="4">
         <v>11</v>
       </c>
       <c r="I62" s="4" t="s">
-        <v>806</v>
+        <v>848</v>
       </c>
       <c r="J62" s="4" t="s">
-        <v>616</v>
+        <v>659</v>
       </c>
       <c r="K62" s="4">
         <v>3140</v>
       </c>
       <c r="L62" s="4" t="s">
-        <v>749</v>
+        <v>792</v>
       </c>
       <c r="M62" s="4">
         <v>11</v>
       </c>
       <c r="N62" s="4">
         <v>7</v>
       </c>
       <c r="O62" s="4">
         <v>3</v>
       </c>
       <c r="P62" s="4" t="s">
-        <v>687</v>
+        <v>730</v>
       </c>
       <c r="Q62" s="4"/>
       <c r="R62" s="4">
         <v>45</v>
       </c>
       <c r="S62" s="4" t="s">
-        <v>785</v>
+        <v>828</v>
       </c>
       <c r="T62" s="4" t="s">
-        <v>833</v>
+        <v>875</v>
       </c>
       <c r="U62" s="4">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>