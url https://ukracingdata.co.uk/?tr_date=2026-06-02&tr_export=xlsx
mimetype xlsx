--- v0 (2026-06-02)
+++ v1 (2026-08-02)
@@ -20,51 +20,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Races 2026-06-02" sheetId="1" r:id="rId4"/>
     <sheet name="Newcastle" sheetId="2" r:id="rId5"/>
     <sheet name="Pontefract" sheetId="3" r:id="rId6"/>
     <sheet name="Southwell" sheetId="4" r:id="rId7"/>
     <sheet name="Wolverhampton" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="742">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="773">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Racecourse</t>
   </si>
   <si>
     <t>Time</t>
   </si>
   <si>
     <t>Horse Name</t>
   </si>
   <si>
     <t>Form</t>
   </si>
   <si>
     <t>Race Type</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Runners</t>
   </si>
   <si>
@@ -2005,71 +2005,173 @@
   <si>
     <t>Gihan Arnolda</t>
   </si>
   <si>
     <t>Navertity</t>
   </si>
   <si>
     <t>Harry Charlton</t>
   </si>
   <si>
     <t>Starborn</t>
   </si>
   <si>
     <t>Pierre-Louis Jamin</t>
   </si>
   <si>
     <t>Dr R Newland &amp; J Insole</t>
   </si>
   <si>
     <t>Rumble Ruby</t>
   </si>
   <si>
     <t>Mayflower Rock</t>
   </si>
   <si>
+    <t>Ciotog</t>
+  </si>
+  <si>
+    <t>1m 142y</t>
+  </si>
+  <si>
+    <t>D M Loughnane</t>
+  </si>
+  <si>
+    <t>Knightmare</t>
+  </si>
+  <si>
+    <t>053543</t>
+  </si>
+  <si>
+    <t>P D Evans</t>
+  </si>
+  <si>
+    <t>Lady Aiyana</t>
+  </si>
+  <si>
+    <t>98346-6</t>
+  </si>
+  <si>
+    <t>Rhys Clutterbuck</t>
+  </si>
+  <si>
+    <t>Mrs I Gansera-leveque</t>
+  </si>
+  <si>
+    <t>Lady Delila</t>
+  </si>
+  <si>
+    <t>5-73329</t>
+  </si>
+  <si>
+    <t>Rogers Dream</t>
+  </si>
+  <si>
+    <t>0758D8/</t>
+  </si>
+  <si>
+    <t>A Daughters Love</t>
+  </si>
+  <si>
+    <t>8008-07</t>
+  </si>
+  <si>
+    <t>D Flood</t>
+  </si>
+  <si>
+    <t>Antique Blue</t>
+  </si>
+  <si>
+    <t>39-0809</t>
+  </si>
+  <si>
+    <t>Lady Of Clover</t>
+  </si>
+  <si>
+    <t>0-87363</t>
+  </si>
+  <si>
+    <t>Liam Wright (5)</t>
+  </si>
+  <si>
+    <t>George Scott</t>
+  </si>
+  <si>
+    <t>Northern Soldier</t>
+  </si>
+  <si>
+    <t>69-8</t>
+  </si>
+  <si>
+    <t>Ed De Giles</t>
+  </si>
+  <si>
+    <t>Pam's Sonnet</t>
+  </si>
+  <si>
+    <t>Callum Hutchinson</t>
+  </si>
+  <si>
+    <t>Tim Vaughan</t>
+  </si>
+  <si>
+    <t>Raise The Stakes</t>
+  </si>
+  <si>
+    <t>960-0</t>
+  </si>
+  <si>
+    <t>Sorted</t>
+  </si>
+  <si>
+    <t>870-423</t>
+  </si>
+  <si>
+    <t>Thomas Tallis</t>
+  </si>
+  <si>
+    <t>870-</t>
+  </si>
+  <si>
+    <t>Tyler Heard</t>
+  </si>
+  <si>
     <t>Stole My Heart</t>
   </si>
   <si>
     <t>66-88</t>
   </si>
   <si>
-    <t>P D Evans</t>
-[...1 lines deleted...]
-  <si>
     <t>Lady Vanguard</t>
   </si>
   <si>
     <t>68-548</t>
   </si>
   <si>
     <t>Darragh Keenan</t>
   </si>
   <si>
-    <t>George Scott</t>
-[...1 lines deleted...]
-  <si>
     <t>Thehunnebelllegacy</t>
   </si>
   <si>
     <t>34634-5</t>
   </si>
   <si>
     <t>Ryan Sexton</t>
   </si>
   <si>
     <t>City Of Dreams</t>
   </si>
   <si>
     <t>647-448</t>
   </si>
   <si>
     <t>Zoulette</t>
   </si>
   <si>
     <t>South Coast Star</t>
   </si>
   <si>
     <t>4-35267</t>
   </si>
   <si>
     <t>H Palmer</t>
@@ -2155,132 +2257,123 @@
   <si>
     <t>C Banham</t>
   </si>
   <si>
     <t>Based</t>
   </si>
   <si>
     <t>078-27</t>
   </si>
   <si>
     <t>Cieren Fallon</t>
   </si>
   <si>
     <t>Ndoto</t>
   </si>
   <si>
     <t>Study Up</t>
   </si>
   <si>
     <t>1m 1f 104y</t>
   </si>
   <si>
     <t>10-0</t>
   </si>
   <si>
-    <t>D M Loughnane</t>
-[...1 lines deleted...]
-  <si>
     <t>Beachborough Girl</t>
   </si>
   <si>
     <t>3-13327</t>
   </si>
   <si>
     <t>Dylan Hogan</t>
   </si>
   <si>
     <t>Julia &amp; Shelley Birkett</t>
   </si>
   <si>
     <t>Age Of Time</t>
   </si>
   <si>
     <t>Nicola Currie</t>
   </si>
   <si>
     <t>Steph Hollinshead</t>
   </si>
   <si>
     <t>Poke The Bear</t>
   </si>
   <si>
-    <t>Tyler Heard</t>
-[...1 lines deleted...]
-  <si>
     <t>Hayley Burton</t>
   </si>
   <si>
     <t>Roman Secret</t>
   </si>
   <si>
     <t>2367-16</t>
   </si>
   <si>
     <t>Alec Voikhansky</t>
   </si>
   <si>
     <t>Silkies Sib</t>
   </si>
   <si>
     <t>James Owen</t>
   </si>
   <si>
     <t>Port Noir</t>
   </si>
   <si>
     <t>R Stephens</t>
   </si>
   <si>
     <t>Luan</t>
   </si>
   <si>
     <t>9560-</t>
   </si>
   <si>
     <t>J Ferguson</t>
   </si>
   <si>
     <t>City Escape</t>
   </si>
   <si>
     <t>24673-6</t>
   </si>
   <si>
     <t>es</t>
   </si>
   <si>
     <t>Arlecchino's Rex</t>
   </si>
   <si>
     <t>Shaws Phoenix</t>
   </si>
   <si>
     <t>93558-9</t>
-  </si>
-[...1 lines deleted...]
-    <t>Liam Wright (5)</t>
   </si>
   <si>
     <t>Cherry Hill</t>
   </si>
   <si>
     <t>7/000-80</t>
   </si>
   <si>
     <t>D J S Ffrench Davis</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="dd-mm-yyyy"/>
     <numFmt numFmtId="165" formatCode="hh:mm"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -2655,54 +2748,54 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U220"/>
+  <dimension ref="A1:U233"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:U220"/>
+      <selection activeCell="A1" sqref="A1:U233"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="23.423" bestFit="true" customWidth="true" style="0"/>
@@ -14671,2024 +14764,2855 @@
         <v>3</v>
       </c>
       <c r="P189" s="5" t="s">
         <v>124</v>
       </c>
       <c r="Q189" s="5"/>
       <c r="R189" s="5"/>
       <c r="S189" s="5" t="s">
         <v>625</v>
       </c>
       <c r="T189" s="5" t="s">
         <v>548</v>
       </c>
       <c r="U189" s="5">
         <v>22</v>
       </c>
     </row>
     <row r="190" spans="1:21">
       <c r="A190" s="2">
         <v>46175.0</v>
       </c>
       <c r="B190" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C190" s="6">
-        <v>0.83333333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="D190" s="4" t="s">
         <v>661</v>
       </c>
-      <c r="E190" s="4" t="s">
+      <c r="E190" s="4">
+        <v>556556</v>
+      </c>
+      <c r="F190" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G190" s="4">
+        <v>6</v>
+      </c>
+      <c r="H190" s="4">
+        <v>13</v>
+      </c>
+      <c r="I190" s="4" t="s">
         <v>662</v>
-      </c>
-[...10 lines deleted...]
-        <v>568</v>
       </c>
       <c r="J190" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K190" s="4">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L190" s="4" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M190" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N190" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="O190" s="4">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="P190" s="4" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="Q190" s="4"/>
+        <v>28</v>
+      </c>
+      <c r="Q190" s="4" t="s">
+        <v>53</v>
+      </c>
       <c r="R190" s="4">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="S190" s="4" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="T190" s="4" t="s">
         <v>663</v>
       </c>
       <c r="U190" s="4">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="191" spans="1:21">
       <c r="A191" s="3">
         <v>46175.0</v>
       </c>
       <c r="B191" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C191" s="7">
-        <v>0.83333333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="D191" s="5" t="s">
         <v>664</v>
       </c>
       <c r="E191" s="5" t="s">
         <v>665</v>
       </c>
       <c r="F191" s="5" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="G191" s="5">
         <v>6</v>
       </c>
       <c r="H191" s="5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="I191" s="5" t="s">
-        <v>568</v>
+        <v>662</v>
       </c>
       <c r="J191" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K191" s="5">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L191" s="5" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M191" s="5">
+        <v>2</v>
+      </c>
+      <c r="N191" s="5">
+        <v>8</v>
+      </c>
+      <c r="O191" s="5">
         <v>4</v>
       </c>
-      <c r="N191" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="P191" s="5" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="Q191" s="5"/>
       <c r="R191" s="5">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="S191" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="T191" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="T191" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U191" s="5">
-        <v>25</v>
+        <v>7</v>
       </c>
     </row>
     <row r="192" spans="1:21">
       <c r="A192" s="2">
         <v>46175.0</v>
       </c>
       <c r="B192" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C192" s="6">
-        <v>0.83333333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="D192" s="4" t="s">
+        <v>667</v>
+      </c>
+      <c r="E192" s="4" t="s">
         <v>668</v>
       </c>
-      <c r="E192" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F192" s="4" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="G192" s="4">
         <v>6</v>
       </c>
       <c r="H192" s="4">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="I192" s="4" t="s">
-        <v>568</v>
+        <v>662</v>
       </c>
       <c r="J192" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K192" s="4">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L192" s="4" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M192" s="4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="N192" s="4">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="O192" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P192" s="4" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="Q192" s="4"/>
+        <v>28</v>
+      </c>
+      <c r="Q192" s="4" t="s">
+        <v>141</v>
+      </c>
       <c r="R192" s="4">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="S192" s="4" t="s">
+        <v>669</v>
+      </c>
+      <c r="T192" s="4" t="s">
         <v>670</v>
       </c>
-      <c r="T192" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U192" s="4">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="193" spans="1:21">
       <c r="A193" s="3">
         <v>46175.0</v>
       </c>
       <c r="B193" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C193" s="7">
-        <v>0.83333333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>671</v>
       </c>
       <c r="E193" s="5" t="s">
         <v>672</v>
       </c>
       <c r="F193" s="5" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="G193" s="5">
         <v>6</v>
       </c>
       <c r="H193" s="5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="I193" s="5" t="s">
-        <v>568</v>
+        <v>662</v>
       </c>
       <c r="J193" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K193" s="5">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L193" s="5" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M193" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="N193" s="5">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="O193" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="P193" s="5" t="s">
-        <v>189</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="Q193" s="5"/>
       <c r="R193" s="5">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="S193" s="5" t="s">
-        <v>598</v>
+        <v>623</v>
       </c>
       <c r="T193" s="5" t="s">
-        <v>243</v>
+        <v>101</v>
       </c>
       <c r="U193" s="5">
-        <v>37</v>
+        <v>50</v>
       </c>
     </row>
     <row r="194" spans="1:21">
       <c r="A194" s="2">
         <v>46175.0</v>
       </c>
       <c r="B194" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C194" s="6">
-        <v>0.83333333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="D194" s="4" t="s">
         <v>673</v>
       </c>
-      <c r="E194" s="4">
-        <v>63672</v>
+      <c r="E194" s="4" t="s">
+        <v>674</v>
       </c>
       <c r="F194" s="4" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="G194" s="4">
         <v>6</v>
       </c>
       <c r="H194" s="4">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="I194" s="4" t="s">
-        <v>568</v>
+        <v>662</v>
       </c>
       <c r="J194" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K194" s="4">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L194" s="4" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M194" s="4">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="N194" s="4">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="O194" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="P194" s="4" t="s">
-        <v>109</v>
+        <v>28</v>
       </c>
       <c r="Q194" s="4"/>
       <c r="R194" s="4">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="S194" s="4" t="s">
-        <v>553</v>
+        <v>652</v>
       </c>
       <c r="T194" s="4" t="s">
-        <v>364</v>
+        <v>653</v>
       </c>
       <c r="U194" s="4">
-        <v>7</v>
+        <v>596</v>
       </c>
     </row>
     <row r="195" spans="1:21">
       <c r="A195" s="3">
         <v>46175.0</v>
       </c>
       <c r="B195" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C195" s="7">
-        <v>0.83333333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="E195" s="5" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="F195" s="5" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="G195" s="5">
         <v>6</v>
       </c>
       <c r="H195" s="5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="I195" s="5" t="s">
-        <v>568</v>
+        <v>662</v>
       </c>
       <c r="J195" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K195" s="5">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L195" s="5" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M195" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="N195" s="5">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="O195" s="5">
         <v>3</v>
       </c>
       <c r="P195" s="5" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="Q195" s="5"/>
       <c r="R195" s="5">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="S195" s="5" t="s">
-        <v>544</v>
+        <v>625</v>
       </c>
       <c r="T195" s="5" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="U195" s="5">
-        <v>12</v>
+        <v>62</v>
       </c>
     </row>
     <row r="196" spans="1:21">
       <c r="A196" s="2">
         <v>46175.0</v>
       </c>
       <c r="B196" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C196" s="6">
-        <v>0.83333333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="D196" s="4" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="E196" s="4" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F196" s="4" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="G196" s="4">
         <v>6</v>
       </c>
       <c r="H196" s="4">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="I196" s="4" t="s">
-        <v>568</v>
+        <v>662</v>
       </c>
       <c r="J196" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K196" s="4">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L196" s="4" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M196" s="4">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="N196" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="O196" s="4">
         <v>3</v>
       </c>
       <c r="P196" s="4" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="Q196" s="4"/>
+        <v>121</v>
+      </c>
+      <c r="Q196" s="4" t="s">
+        <v>308</v>
+      </c>
       <c r="R196" s="4">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="S196" s="4" t="s">
-        <v>580</v>
+        <v>613</v>
       </c>
       <c r="T196" s="4" t="s">
-        <v>679</v>
+        <v>118</v>
       </c>
       <c r="U196" s="4">
-        <v>29</v>
+        <v>12</v>
       </c>
     </row>
     <row r="197" spans="1:21">
       <c r="A197" s="3">
         <v>46175.0</v>
       </c>
       <c r="B197" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C197" s="7">
-        <v>0.83333333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>680</v>
       </c>
-      <c r="E197" s="5">
-        <v>6865</v>
+      <c r="E197" s="5" t="s">
+        <v>681</v>
       </c>
       <c r="F197" s="5" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="G197" s="5">
         <v>6</v>
       </c>
       <c r="H197" s="5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="I197" s="5" t="s">
-        <v>568</v>
+        <v>662</v>
       </c>
       <c r="J197" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K197" s="5">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L197" s="5" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M197" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="N197" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="O197" s="5">
         <v>3</v>
       </c>
       <c r="P197" s="5" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="Q197" s="5"/>
+        <v>121</v>
+      </c>
+      <c r="Q197" s="5" t="s">
+        <v>308</v>
+      </c>
       <c r="R197" s="5">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="S197" s="5" t="s">
-        <v>613</v>
+        <v>682</v>
       </c>
       <c r="T197" s="5" t="s">
-        <v>118</v>
+        <v>683</v>
       </c>
       <c r="U197" s="5">
-        <v>15</v>
+        <v>42</v>
       </c>
     </row>
     <row r="198" spans="1:21">
       <c r="A198" s="2">
         <v>46175.0</v>
       </c>
       <c r="B198" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C198" s="6">
-        <v>0.83333333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="D198" s="4" t="s">
-        <v>681</v>
-[...2 lines deleted...]
-        <v>7358</v>
+        <v>684</v>
+      </c>
+      <c r="E198" s="4" t="s">
+        <v>685</v>
       </c>
       <c r="F198" s="4" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="G198" s="4">
         <v>6</v>
       </c>
       <c r="H198" s="4">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="I198" s="4" t="s">
-        <v>568</v>
+        <v>662</v>
       </c>
       <c r="J198" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K198" s="4">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L198" s="4" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M198" s="4">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="N198" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="O198" s="4">
         <v>3</v>
       </c>
       <c r="P198" s="4" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="Q198" s="4"/>
+        <v>121</v>
+      </c>
+      <c r="Q198" s="4" t="s">
+        <v>406</v>
+      </c>
       <c r="R198" s="4">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="S198" s="4" t="s">
-        <v>541</v>
+        <v>604</v>
       </c>
       <c r="T198" s="4" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="U198" s="4">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="199" spans="1:21">
       <c r="A199" s="3">
         <v>46175.0</v>
       </c>
       <c r="B199" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C199" s="7">
-        <v>0.83333333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-        <v>684</v>
+        <v>687</v>
+      </c>
+      <c r="E199" s="5">
+        <v>5688</v>
       </c>
       <c r="F199" s="5" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="G199" s="5">
         <v>6</v>
       </c>
       <c r="H199" s="5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="I199" s="5" t="s">
-        <v>568</v>
+        <v>662</v>
       </c>
       <c r="J199" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K199" s="5">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L199" s="5" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M199" s="5">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="N199" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O199" s="5">
         <v>3</v>
       </c>
       <c r="P199" s="5" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="Q199" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q199" s="5"/>
+      <c r="R199" s="5">
+        <v>50</v>
+      </c>
+      <c r="S199" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="T199" s="5" t="s">
+        <v>689</v>
+      </c>
+      <c r="U199" s="5">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="200" spans="1:21">
       <c r="A200" s="2">
         <v>46175.0</v>
       </c>
       <c r="B200" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C200" s="6">
-        <v>0.85416666666667</v>
+        <v>0.8125</v>
       </c>
       <c r="D200" s="4" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-        <v>44720</v>
+        <v>690</v>
+      </c>
+      <c r="E200" s="4" t="s">
+        <v>691</v>
       </c>
       <c r="F200" s="4" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="G200" s="4">
         <v>6</v>
       </c>
       <c r="H200" s="4">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="I200" s="4" t="s">
-        <v>568</v>
+        <v>662</v>
       </c>
       <c r="J200" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K200" s="4">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L200" s="4" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M200" s="4">
+        <v>11</v>
+      </c>
+      <c r="N200" s="4">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="O200" s="4">
         <v>3</v>
       </c>
       <c r="P200" s="4" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="Q200" s="4"/>
+        <v>121</v>
+      </c>
+      <c r="Q200" s="4" t="s">
+        <v>29</v>
+      </c>
       <c r="R200" s="4">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="S200" s="4" t="s">
-        <v>686</v>
+        <v>564</v>
       </c>
       <c r="T200" s="4" t="s">
-        <v>687</v>
+        <v>565</v>
       </c>
       <c r="U200" s="4">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="201" spans="1:21">
       <c r="A201" s="3">
         <v>46175.0</v>
       </c>
       <c r="B201" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C201" s="7">
-        <v>0.85416666666667</v>
+        <v>0.8125</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="E201" s="5" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="F201" s="5" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="G201" s="5">
         <v>6</v>
       </c>
       <c r="H201" s="5">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="I201" s="5" t="s">
-        <v>568</v>
+        <v>662</v>
       </c>
       <c r="J201" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K201" s="5">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L201" s="5" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M201" s="5">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="N201" s="5">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="O201" s="5">
         <v>3</v>
       </c>
       <c r="P201" s="5" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="Q201" s="5"/>
       <c r="R201" s="5">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="S201" s="5" t="s">
-        <v>657</v>
+        <v>592</v>
       </c>
       <c r="T201" s="5" t="s">
-        <v>690</v>
+        <v>663</v>
       </c>
       <c r="U201" s="5">
-        <v>231</v>
+        <v>70</v>
       </c>
     </row>
     <row r="202" spans="1:21">
       <c r="A202" s="2">
         <v>46175.0</v>
       </c>
       <c r="B202" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C202" s="6">
-        <v>0.85416666666667</v>
+        <v>0.8125</v>
       </c>
       <c r="D202" s="4" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="E202" s="4" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="F202" s="4" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="G202" s="4">
         <v>6</v>
       </c>
       <c r="H202" s="4">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="I202" s="4" t="s">
-        <v>568</v>
+        <v>662</v>
       </c>
       <c r="J202" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K202" s="4">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L202" s="4" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M202" s="4">
+        <v>13</v>
+      </c>
+      <c r="N202" s="4">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="O202" s="4">
         <v>3</v>
       </c>
       <c r="P202" s="4" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="Q202" s="4"/>
       <c r="R202" s="4">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="S202" s="4" t="s">
-        <v>601</v>
+        <v>696</v>
       </c>
       <c r="T202" s="4" t="s">
-        <v>50</v>
+        <v>342</v>
       </c>
       <c r="U202" s="4">
-        <v>37</v>
+        <v>266</v>
       </c>
     </row>
     <row r="203" spans="1:21">
       <c r="A203" s="3">
         <v>46175.0</v>
       </c>
       <c r="B203" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C203" s="7">
-        <v>0.85416666666667</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="E203" s="5" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="F203" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G203" s="5">
         <v>6</v>
       </c>
       <c r="H203" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I203" s="5" t="s">
         <v>568</v>
       </c>
       <c r="J203" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K203" s="5">
         <v>3888</v>
       </c>
       <c r="L203" s="5" t="s">
         <v>129</v>
       </c>
       <c r="M203" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N203" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O203" s="5">
         <v>3</v>
       </c>
       <c r="P203" s="5" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="Q203" s="5"/>
       <c r="R203" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="S203" s="5" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="T203" s="5" t="s">
-        <v>364</v>
+        <v>666</v>
       </c>
       <c r="U203" s="5">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row r="204" spans="1:21">
       <c r="A204" s="2">
         <v>46175.0</v>
       </c>
       <c r="B204" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C204" s="6">
-        <v>0.85416666666667</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D204" s="4" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="E204" s="4" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="F204" s="4" t="s">
         <v>83</v>
       </c>
       <c r="G204" s="4">
         <v>6</v>
       </c>
       <c r="H204" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I204" s="4" t="s">
         <v>568</v>
       </c>
       <c r="J204" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K204" s="4">
         <v>3888</v>
       </c>
       <c r="L204" s="4" t="s">
         <v>129</v>
       </c>
       <c r="M204" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N204" s="4">
         <v>5</v>
       </c>
       <c r="O204" s="4">
         <v>3</v>
       </c>
       <c r="P204" s="4" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="Q204" s="4"/>
+        <v>151</v>
+      </c>
+      <c r="Q204" s="4" t="s">
+        <v>481</v>
+      </c>
       <c r="R204" s="4">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="S204" s="4" t="s">
-        <v>572</v>
+        <v>701</v>
       </c>
       <c r="T204" s="4" t="s">
-        <v>697</v>
+        <v>683</v>
       </c>
       <c r="U204" s="4">
-        <v>33</v>
+        <v>25</v>
       </c>
     </row>
     <row r="205" spans="1:21">
       <c r="A205" s="3">
         <v>46175.0</v>
       </c>
       <c r="B205" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C205" s="7">
-        <v>0.85416666666667</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="E205" s="5" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="F205" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G205" s="5">
         <v>6</v>
       </c>
       <c r="H205" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I205" s="5" t="s">
         <v>568</v>
       </c>
       <c r="J205" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K205" s="5">
         <v>3888</v>
       </c>
       <c r="L205" s="5" t="s">
         <v>129</v>
       </c>
       <c r="M205" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N205" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="O205" s="5">
         <v>3</v>
       </c>
       <c r="P205" s="5" t="s">
-        <v>189</v>
+        <v>104</v>
       </c>
       <c r="Q205" s="5"/>
       <c r="R205" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S205" s="5" t="s">
-        <v>580</v>
+        <v>704</v>
       </c>
       <c r="T205" s="5" t="s">
-        <v>700</v>
+        <v>175</v>
       </c>
       <c r="U205" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="206" spans="1:21">
       <c r="A206" s="2">
         <v>46175.0</v>
       </c>
       <c r="B206" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C206" s="6">
-        <v>0.85416666666667</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D206" s="4" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>213389</v>
+        <v>705</v>
+      </c>
+      <c r="E206" s="4" t="s">
+        <v>706</v>
       </c>
       <c r="F206" s="4" t="s">
         <v>83</v>
       </c>
       <c r="G206" s="4">
         <v>6</v>
       </c>
       <c r="H206" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I206" s="4" t="s">
         <v>568</v>
       </c>
       <c r="J206" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K206" s="4">
         <v>3888</v>
       </c>
       <c r="L206" s="4" t="s">
         <v>129</v>
       </c>
       <c r="M206" s="4">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="N206" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="O206" s="4">
         <v>3</v>
       </c>
       <c r="P206" s="4" t="s">
-        <v>109</v>
+        <v>189</v>
       </c>
       <c r="Q206" s="4" t="s">
         <v>481</v>
       </c>
       <c r="R206" s="4">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="S206" s="4" t="s">
-        <v>702</v>
+        <v>598</v>
       </c>
       <c r="T206" s="4" t="s">
-        <v>703</v>
+        <v>243</v>
       </c>
       <c r="U206" s="4">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="207" spans="1:21">
       <c r="A207" s="3">
         <v>46175.0</v>
       </c>
       <c r="B207" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C207" s="7">
-        <v>0.85416666666667</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D207" s="5" t="s">
-        <v>704</v>
-[...2 lines deleted...]
-        <v>705</v>
+        <v>707</v>
+      </c>
+      <c r="E207" s="5">
+        <v>63672</v>
       </c>
       <c r="F207" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G207" s="5">
         <v>6</v>
       </c>
       <c r="H207" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I207" s="5" t="s">
         <v>568</v>
       </c>
       <c r="J207" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K207" s="5">
         <v>3888</v>
       </c>
       <c r="L207" s="5" t="s">
         <v>129</v>
       </c>
       <c r="M207" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="N207" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="O207" s="5">
         <v>3</v>
       </c>
       <c r="P207" s="5" t="s">
         <v>109</v>
       </c>
       <c r="Q207" s="5"/>
       <c r="R207" s="5">
         <v>53</v>
       </c>
       <c r="S207" s="5" t="s">
-        <v>706</v>
+        <v>553</v>
       </c>
       <c r="T207" s="5" t="s">
-        <v>565</v>
+        <v>364</v>
       </c>
       <c r="U207" s="5">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="208" spans="1:21">
       <c r="A208" s="2">
         <v>46175.0</v>
       </c>
       <c r="B208" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C208" s="6">
-        <v>0.85416666666667</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D208" s="4" t="s">
-        <v>707</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>708</v>
+      </c>
+      <c r="E208" s="4" t="s">
+        <v>709</v>
       </c>
       <c r="F208" s="4" t="s">
         <v>83</v>
       </c>
       <c r="G208" s="4">
         <v>6</v>
       </c>
       <c r="H208" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I208" s="4" t="s">
         <v>568</v>
       </c>
       <c r="J208" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K208" s="4">
         <v>3888</v>
       </c>
       <c r="L208" s="4" t="s">
         <v>129</v>
       </c>
       <c r="M208" s="4">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="N208" s="4">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="O208" s="4">
         <v>3</v>
       </c>
       <c r="P208" s="4" t="s">
-        <v>159</v>
+        <v>109</v>
       </c>
       <c r="Q208" s="4"/>
       <c r="R208" s="4">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S208" s="4" t="s">
-        <v>670</v>
+        <v>544</v>
       </c>
       <c r="T208" s="4" t="s">
-        <v>175</v>
+        <v>710</v>
       </c>
       <c r="U208" s="4">
-        <v>25</v>
+        <v>12</v>
       </c>
     </row>
     <row r="209" spans="1:21">
       <c r="A209" s="3">
         <v>46175.0</v>
       </c>
       <c r="B209" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C209" s="7">
-        <v>0.875</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D209" s="5" t="s">
-        <v>708</v>
-[...2 lines deleted...]
-        <v>837341</v>
+        <v>711</v>
+      </c>
+      <c r="E209" s="5" t="s">
+        <v>712</v>
       </c>
       <c r="F209" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G209" s="5">
         <v>6</v>
       </c>
       <c r="H209" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I209" s="5" t="s">
-        <v>709</v>
+        <v>568</v>
       </c>
       <c r="J209" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K209" s="5">
-        <v>3245</v>
+        <v>3888</v>
       </c>
       <c r="L209" s="5" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="M209" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="N209" s="5">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="O209" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P209" s="5" t="s">
-        <v>710</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="Q209" s="5"/>
       <c r="R209" s="5">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="S209" s="5" t="s">
-        <v>553</v>
+        <v>580</v>
       </c>
       <c r="T209" s="5" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="U209" s="5">
-        <v>7</v>
+        <v>29</v>
       </c>
     </row>
     <row r="210" spans="1:21">
       <c r="A210" s="2">
         <v>46175.0</v>
       </c>
       <c r="B210" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C210" s="6">
-        <v>0.875</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D210" s="4" t="s">
-        <v>712</v>
-[...2 lines deleted...]
-        <v>713</v>
+        <v>714</v>
+      </c>
+      <c r="E210" s="4">
+        <v>6865</v>
       </c>
       <c r="F210" s="4" t="s">
         <v>83</v>
       </c>
       <c r="G210" s="4">
         <v>6</v>
       </c>
       <c r="H210" s="4">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I210" s="4" t="s">
-        <v>709</v>
+        <v>568</v>
       </c>
       <c r="J210" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K210" s="4">
-        <v>3245</v>
+        <v>3888</v>
       </c>
       <c r="L210" s="4" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="M210" s="4">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="N210" s="4">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="O210" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P210" s="4" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="Q210" s="4"/>
       <c r="R210" s="4">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="S210" s="4" t="s">
-        <v>714</v>
+        <v>613</v>
       </c>
       <c r="T210" s="4" t="s">
-        <v>715</v>
+        <v>118</v>
       </c>
       <c r="U210" s="4">
-        <v>29</v>
+        <v>15</v>
       </c>
     </row>
     <row r="211" spans="1:21">
       <c r="A211" s="3">
         <v>46175.0</v>
       </c>
       <c r="B211" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C211" s="7">
-        <v>0.875</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D211" s="5" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="E211" s="5">
-        <v>423235</v>
+        <v>7358</v>
       </c>
       <c r="F211" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G211" s="5">
         <v>6</v>
       </c>
       <c r="H211" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I211" s="5" t="s">
-        <v>709</v>
+        <v>568</v>
       </c>
       <c r="J211" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K211" s="5">
-        <v>3245</v>
+        <v>3888</v>
       </c>
       <c r="L211" s="5" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="M211" s="5">
+        <v>1</v>
+      </c>
+      <c r="N211" s="5">
+        <v>9</v>
+      </c>
+      <c r="O211" s="5">
         <v>3</v>
       </c>
-      <c r="N211" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="P211" s="5" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="Q211" s="5"/>
       <c r="R211" s="5">
         <v>59</v>
       </c>
       <c r="S211" s="5" t="s">
-        <v>717</v>
+        <v>541</v>
       </c>
       <c r="T211" s="5" t="s">
-        <v>718</v>
+        <v>716</v>
       </c>
       <c r="U211" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
     </row>
     <row r="212" spans="1:21">
       <c r="A212" s="2">
         <v>46175.0</v>
       </c>
       <c r="B212" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C212" s="6">
-        <v>0.875</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D212" s="4" t="s">
-        <v>719</v>
-[...2 lines deleted...]
-        <v>725607</v>
+        <v>717</v>
+      </c>
+      <c r="E212" s="4" t="s">
+        <v>718</v>
       </c>
       <c r="F212" s="4" t="s">
         <v>83</v>
       </c>
       <c r="G212" s="4">
         <v>6</v>
       </c>
       <c r="H212" s="4">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I212" s="4" t="s">
-        <v>709</v>
+        <v>568</v>
       </c>
       <c r="J212" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K212" s="4">
-        <v>3245</v>
+        <v>3888</v>
       </c>
       <c r="L212" s="4" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="M212" s="4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N212" s="4">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="O212" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P212" s="4" t="s">
-        <v>151</v>
+        <v>99</v>
       </c>
       <c r="Q212" s="4" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="R212" s="4">
         <v>57</v>
       </c>
       <c r="S212" s="4" t="s">
-        <v>720</v>
+        <v>645</v>
       </c>
       <c r="T212" s="4" t="s">
-        <v>721</v>
+        <v>443</v>
       </c>
       <c r="U212" s="4">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="213" spans="1:21">
       <c r="A213" s="3">
         <v>46175.0</v>
       </c>
       <c r="B213" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C213" s="7">
-        <v>0.875</v>
+        <v>0.85416666666667</v>
       </c>
       <c r="D213" s="5" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>723</v>
+        <v>719</v>
+      </c>
+      <c r="E213" s="5">
+        <v>44720</v>
       </c>
       <c r="F213" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G213" s="5">
         <v>6</v>
       </c>
       <c r="H213" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I213" s="5" t="s">
-        <v>709</v>
+        <v>568</v>
       </c>
       <c r="J213" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K213" s="5">
-        <v>3245</v>
+        <v>3888</v>
       </c>
       <c r="L213" s="5" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="M213" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N213" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="O213" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P213" s="5" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
       <c r="Q213" s="5"/>
       <c r="R213" s="5">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="S213" s="5" t="s">
-        <v>724</v>
+        <v>720</v>
       </c>
       <c r="T213" s="5" t="s">
-        <v>642</v>
+        <v>721</v>
       </c>
       <c r="U213" s="5">
-        <v>33</v>
+        <v>19</v>
       </c>
     </row>
     <row r="214" spans="1:21">
       <c r="A214" s="2">
         <v>46175.0</v>
       </c>
       <c r="B214" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C214" s="6">
-        <v>0.875</v>
+        <v>0.85416666666667</v>
       </c>
       <c r="D214" s="4" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-        <v>363633</v>
+        <v>722</v>
+      </c>
+      <c r="E214" s="4" t="s">
+        <v>723</v>
       </c>
       <c r="F214" s="4" t="s">
         <v>83</v>
       </c>
       <c r="G214" s="4">
         <v>6</v>
       </c>
       <c r="H214" s="4">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I214" s="4" t="s">
-        <v>709</v>
+        <v>568</v>
       </c>
       <c r="J214" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K214" s="4">
-        <v>3245</v>
+        <v>3888</v>
       </c>
       <c r="L214" s="4" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="M214" s="4">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="N214" s="4">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="O214" s="4">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="P214" s="4" t="s">
-        <v>189</v>
+        <v>99</v>
       </c>
       <c r="Q214" s="4" t="s">
         <v>29</v>
       </c>
       <c r="R214" s="4">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="S214" s="4" t="s">
-        <v>706</v>
+        <v>657</v>
       </c>
       <c r="T214" s="4" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="U214" s="4">
-        <v>15</v>
+        <v>231</v>
       </c>
     </row>
     <row r="215" spans="1:21">
       <c r="A215" s="3">
         <v>46175.0</v>
       </c>
       <c r="B215" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C215" s="7">
-        <v>0.875</v>
+        <v>0.85416666666667</v>
       </c>
       <c r="D215" s="5" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-        <v>161370</v>
+        <v>725</v>
+      </c>
+      <c r="E215" s="5" t="s">
+        <v>726</v>
       </c>
       <c r="F215" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G215" s="5">
         <v>6</v>
       </c>
       <c r="H215" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I215" s="5" t="s">
-        <v>709</v>
+        <v>568</v>
       </c>
       <c r="J215" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K215" s="5">
-        <v>3245</v>
+        <v>3888</v>
       </c>
       <c r="L215" s="5" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="M215" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="N215" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="O215" s="5">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="P215" s="5" t="s">
-        <v>109</v>
+        <v>151</v>
       </c>
       <c r="Q215" s="5" t="s">
         <v>141</v>
       </c>
       <c r="R215" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="S215" s="5" t="s">
-        <v>572</v>
+        <v>601</v>
       </c>
       <c r="T215" s="5" t="s">
-        <v>728</v>
+        <v>50</v>
       </c>
       <c r="U215" s="5">
-        <v>10</v>
+        <v>37</v>
       </c>
     </row>
     <row r="216" spans="1:21">
       <c r="A216" s="2">
         <v>46175.0</v>
       </c>
       <c r="B216" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C216" s="6">
-        <v>0.875</v>
+        <v>0.85416666666667</v>
       </c>
       <c r="D216" s="4" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="E216" s="4" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="F216" s="4" t="s">
         <v>83</v>
       </c>
       <c r="G216" s="4">
         <v>6</v>
       </c>
       <c r="H216" s="4">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I216" s="4" t="s">
-        <v>709</v>
+        <v>568</v>
       </c>
       <c r="J216" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K216" s="4">
-        <v>3245</v>
+        <v>3888</v>
       </c>
       <c r="L216" s="4" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="M216" s="4">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="N216" s="4">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="O216" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P216" s="4" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="Q216" s="4" t="s">
-        <v>438</v>
+        <v>141</v>
       </c>
       <c r="R216" s="4">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="S216" s="4" t="s">
-        <v>609</v>
+        <v>553</v>
       </c>
       <c r="T216" s="4" t="s">
-        <v>731</v>
+        <v>364</v>
       </c>
       <c r="U216" s="4">
-        <v>231</v>
+        <v>12</v>
       </c>
     </row>
     <row r="217" spans="1:21">
       <c r="A217" s="3">
         <v>46175.0</v>
       </c>
       <c r="B217" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C217" s="7">
-        <v>0.875</v>
+        <v>0.85416666666667</v>
       </c>
       <c r="D217" s="5" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="E217" s="5" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="F217" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G217" s="5">
         <v>6</v>
       </c>
       <c r="H217" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I217" s="5" t="s">
-        <v>709</v>
+        <v>568</v>
       </c>
       <c r="J217" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K217" s="5">
-        <v>3245</v>
+        <v>3888</v>
       </c>
       <c r="L217" s="5" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="M217" s="5">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="N217" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O217" s="5">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="P217" s="5" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="Q217" s="5"/>
       <c r="R217" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="S217" s="5" t="s">
-        <v>619</v>
+        <v>572</v>
       </c>
       <c r="T217" s="5" t="s">
-        <v>605</v>
+        <v>731</v>
       </c>
       <c r="U217" s="5">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="218" spans="1:21">
       <c r="A218" s="2">
         <v>46175.0</v>
       </c>
       <c r="B218" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C218" s="6">
-        <v>0.875</v>
+        <v>0.85416666666667</v>
       </c>
       <c r="D218" s="4" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-        <v>513323</v>
+        <v>732</v>
+      </c>
+      <c r="E218" s="4" t="s">
+        <v>733</v>
       </c>
       <c r="F218" s="4" t="s">
         <v>83</v>
       </c>
       <c r="G218" s="4">
         <v>6</v>
       </c>
       <c r="H218" s="4">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I218" s="4" t="s">
-        <v>709</v>
+        <v>568</v>
       </c>
       <c r="J218" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K218" s="4">
-        <v>3245</v>
+        <v>3888</v>
       </c>
       <c r="L218" s="4" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="M218" s="4">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="N218" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="O218" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P218" s="4" t="s">
-        <v>232</v>
-[...3 lines deleted...]
-      </c>
+        <v>189</v>
+      </c>
+      <c r="Q218" s="4"/>
       <c r="R218" s="4">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="S218" s="4" t="s">
         <v>580</v>
       </c>
       <c r="T218" s="4" t="s">
-        <v>679</v>
+        <v>734</v>
       </c>
       <c r="U218" s="4">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="219" spans="1:21">
       <c r="A219" s="3">
         <v>46175.0</v>
       </c>
       <c r="B219" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C219" s="7">
-        <v>0.875</v>
+        <v>0.85416666666667</v>
       </c>
       <c r="D219" s="5" t="s">
-        <v>736</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>735</v>
+      </c>
+      <c r="E219" s="5">
+        <v>213389</v>
       </c>
       <c r="F219" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G219" s="5">
         <v>6</v>
       </c>
       <c r="H219" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I219" s="5" t="s">
-        <v>709</v>
+        <v>568</v>
       </c>
       <c r="J219" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K219" s="5">
-        <v>3245</v>
+        <v>3888</v>
       </c>
       <c r="L219" s="5" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="M219" s="5">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="N219" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="O219" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P219" s="5" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="Q219" s="5"/>
+        <v>109</v>
+      </c>
+      <c r="Q219" s="5" t="s">
+        <v>481</v>
+      </c>
       <c r="R219" s="5">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="S219" s="5" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="T219" s="5" t="s">
-        <v>697</v>
+        <v>737</v>
       </c>
       <c r="U219" s="5">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="220" spans="1:21">
       <c r="A220" s="2">
         <v>46175.0</v>
       </c>
       <c r="B220" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C220" s="6">
-        <v>0.875</v>
+        <v>0.85416666666667</v>
       </c>
       <c r="D220" s="4" t="s">
+        <v>738</v>
+      </c>
+      <c r="E220" s="4" t="s">
         <v>739</v>
-      </c>
-[...1 lines deleted...]
-        <v>740</v>
       </c>
       <c r="F220" s="4" t="s">
         <v>83</v>
       </c>
       <c r="G220" s="4">
         <v>6</v>
       </c>
       <c r="H220" s="4">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I220" s="4" t="s">
-        <v>709</v>
+        <v>568</v>
       </c>
       <c r="J220" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K220" s="4">
-        <v>3245</v>
+        <v>3888</v>
       </c>
       <c r="L220" s="4" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="M220" s="4">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="N220" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="O220" s="4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P220" s="4" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="Q220" s="4"/>
       <c r="R220" s="4">
+        <v>53</v>
+      </c>
+      <c r="S220" s="4" t="s">
+        <v>740</v>
+      </c>
+      <c r="T220" s="4" t="s">
+        <v>565</v>
+      </c>
+      <c r="U220" s="4">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="221" spans="1:21">
+      <c r="A221" s="3">
+        <v>46175.0</v>
+      </c>
+      <c r="B221" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="C221" s="7">
+        <v>0.85416666666667</v>
+      </c>
+      <c r="D221" s="5" t="s">
+        <v>741</v>
+      </c>
+      <c r="E221" s="5">
+        <v>345</v>
+      </c>
+      <c r="F221" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="G221" s="5">
+        <v>6</v>
+      </c>
+      <c r="H221" s="5">
+        <v>9</v>
+      </c>
+      <c r="I221" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="J221" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K221" s="5">
+        <v>3888</v>
+      </c>
+      <c r="L221" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="M221" s="5">
+        <v>9</v>
+      </c>
+      <c r="N221" s="5">
+        <v>4</v>
+      </c>
+      <c r="O221" s="5">
+        <v>3</v>
+      </c>
+      <c r="P221" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q221" s="5"/>
+      <c r="R221" s="5">
+        <v>51</v>
+      </c>
+      <c r="S221" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="T221" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="U221" s="5">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="222" spans="1:21">
+      <c r="A222" s="2">
+        <v>46175.0</v>
+      </c>
+      <c r="B222" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="C222" s="6">
+        <v>0.875</v>
+      </c>
+      <c r="D222" s="4" t="s">
+        <v>742</v>
+      </c>
+      <c r="E222" s="4">
+        <v>837341</v>
+      </c>
+      <c r="F222" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="G222" s="4">
+        <v>6</v>
+      </c>
+      <c r="H222" s="4">
+        <v>12</v>
+      </c>
+      <c r="I222" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="J222" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K222" s="4">
+        <v>3245</v>
+      </c>
+      <c r="L222" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M222" s="4">
+        <v>1</v>
+      </c>
+      <c r="N222" s="4">
+        <v>12</v>
+      </c>
+      <c r="O222" s="4">
+        <v>5</v>
+      </c>
+      <c r="P222" s="4" t="s">
+        <v>744</v>
+      </c>
+      <c r="Q222" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="R222" s="4">
+        <v>65</v>
+      </c>
+      <c r="S222" s="4" t="s">
+        <v>553</v>
+      </c>
+      <c r="T222" s="4" t="s">
+        <v>663</v>
+      </c>
+      <c r="U222" s="4">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="223" spans="1:21">
+      <c r="A223" s="3">
+        <v>46175.0</v>
+      </c>
+      <c r="B223" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="C223" s="7">
+        <v>0.875</v>
+      </c>
+      <c r="D223" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="E223" s="5" t="s">
+        <v>746</v>
+      </c>
+      <c r="F223" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="G223" s="5">
+        <v>6</v>
+      </c>
+      <c r="H223" s="5">
+        <v>12</v>
+      </c>
+      <c r="I223" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="J223" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K223" s="5">
+        <v>3245</v>
+      </c>
+      <c r="L223" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="M223" s="5">
+        <v>2</v>
+      </c>
+      <c r="N223" s="5">
+        <v>2</v>
+      </c>
+      <c r="O223" s="5">
+        <v>4</v>
+      </c>
+      <c r="P223" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q223" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="R223" s="5">
+        <v>60</v>
+      </c>
+      <c r="S223" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="T223" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="U223" s="5">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="224" spans="1:21">
+      <c r="A224" s="2">
+        <v>46175.0</v>
+      </c>
+      <c r="B224" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="C224" s="6">
+        <v>0.875</v>
+      </c>
+      <c r="D224" s="4" t="s">
+        <v>749</v>
+      </c>
+      <c r="E224" s="4">
+        <v>423235</v>
+      </c>
+      <c r="F224" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="G224" s="4">
+        <v>6</v>
+      </c>
+      <c r="H224" s="4">
+        <v>12</v>
+      </c>
+      <c r="I224" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="J224" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K224" s="4">
+        <v>3245</v>
+      </c>
+      <c r="L224" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M224" s="4">
+        <v>3</v>
+      </c>
+      <c r="N224" s="4">
+        <v>3</v>
+      </c>
+      <c r="O224" s="4">
+        <v>5</v>
+      </c>
+      <c r="P224" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q224" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="R224" s="4">
+        <v>59</v>
+      </c>
+      <c r="S224" s="4" t="s">
+        <v>750</v>
+      </c>
+      <c r="T224" s="4" t="s">
+        <v>751</v>
+      </c>
+      <c r="U224" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="225" spans="1:21">
+      <c r="A225" s="3">
+        <v>46175.0</v>
+      </c>
+      <c r="B225" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="C225" s="7">
+        <v>0.875</v>
+      </c>
+      <c r="D225" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="E225" s="5">
+        <v>725607</v>
+      </c>
+      <c r="F225" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="G225" s="5">
+        <v>6</v>
+      </c>
+      <c r="H225" s="5">
+        <v>12</v>
+      </c>
+      <c r="I225" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="J225" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K225" s="5">
+        <v>3245</v>
+      </c>
+      <c r="L225" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="M225" s="5">
+        <v>4</v>
+      </c>
+      <c r="N225" s="5">
+        <v>4</v>
+      </c>
+      <c r="O225" s="5">
+        <v>4</v>
+      </c>
+      <c r="P225" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q225" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="R225" s="5">
+        <v>57</v>
+      </c>
+      <c r="S225" s="5" t="s">
+        <v>696</v>
+      </c>
+      <c r="T225" s="5" t="s">
+        <v>753</v>
+      </c>
+      <c r="U225" s="5">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="226" spans="1:21">
+      <c r="A226" s="2">
+        <v>46175.0</v>
+      </c>
+      <c r="B226" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="C226" s="6">
+        <v>0.875</v>
+      </c>
+      <c r="D226" s="4" t="s">
+        <v>754</v>
+      </c>
+      <c r="E226" s="4" t="s">
+        <v>755</v>
+      </c>
+      <c r="F226" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="G226" s="4">
+        <v>6</v>
+      </c>
+      <c r="H226" s="4">
+        <v>12</v>
+      </c>
+      <c r="I226" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="J226" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K226" s="4">
+        <v>3245</v>
+      </c>
+      <c r="L226" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M226" s="4">
+        <v>5</v>
+      </c>
+      <c r="N226" s="4">
+        <v>1</v>
+      </c>
+      <c r="O226" s="4">
+        <v>5</v>
+      </c>
+      <c r="P226" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q226" s="4"/>
+      <c r="R226" s="4">
+        <v>56</v>
+      </c>
+      <c r="S226" s="4" t="s">
+        <v>756</v>
+      </c>
+      <c r="T226" s="4" t="s">
+        <v>642</v>
+      </c>
+      <c r="U226" s="4">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="227" spans="1:21">
+      <c r="A227" s="3">
+        <v>46175.0</v>
+      </c>
+      <c r="B227" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="C227" s="7">
+        <v>0.875</v>
+      </c>
+      <c r="D227" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="E227" s="5">
+        <v>363633</v>
+      </c>
+      <c r="F227" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="G227" s="5">
+        <v>6</v>
+      </c>
+      <c r="H227" s="5">
+        <v>12</v>
+      </c>
+      <c r="I227" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="J227" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K227" s="5">
+        <v>3245</v>
+      </c>
+      <c r="L227" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="M227" s="5">
+        <v>6</v>
+      </c>
+      <c r="N227" s="5">
+        <v>9</v>
+      </c>
+      <c r="O227" s="5">
+        <v>6</v>
+      </c>
+      <c r="P227" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q227" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="R227" s="5">
+        <v>55</v>
+      </c>
+      <c r="S227" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="T227" s="5" t="s">
+        <v>758</v>
+      </c>
+      <c r="U227" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="228" spans="1:21">
+      <c r="A228" s="2">
+        <v>46175.0</v>
+      </c>
+      <c r="B228" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="C228" s="6">
+        <v>0.875</v>
+      </c>
+      <c r="D228" s="4" t="s">
+        <v>759</v>
+      </c>
+      <c r="E228" s="4">
+        <v>161370</v>
+      </c>
+      <c r="F228" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="G228" s="4">
+        <v>6</v>
+      </c>
+      <c r="H228" s="4">
+        <v>12</v>
+      </c>
+      <c r="I228" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="J228" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K228" s="4">
+        <v>3245</v>
+      </c>
+      <c r="L228" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M228" s="4">
+        <v>7</v>
+      </c>
+      <c r="N228" s="4">
+        <v>7</v>
+      </c>
+      <c r="O228" s="4">
+        <v>9</v>
+      </c>
+      <c r="P228" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="Q228" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="R228" s="4">
+        <v>54</v>
+      </c>
+      <c r="S228" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="T228" s="4" t="s">
+        <v>760</v>
+      </c>
+      <c r="U228" s="4">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="229" spans="1:21">
+      <c r="A229" s="3">
+        <v>46175.0</v>
+      </c>
+      <c r="B229" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="C229" s="7">
+        <v>0.875</v>
+      </c>
+      <c r="D229" s="5" t="s">
+        <v>761</v>
+      </c>
+      <c r="E229" s="5" t="s">
+        <v>762</v>
+      </c>
+      <c r="F229" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="G229" s="5">
+        <v>6</v>
+      </c>
+      <c r="H229" s="5">
+        <v>12</v>
+      </c>
+      <c r="I229" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="J229" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K229" s="5">
+        <v>3245</v>
+      </c>
+      <c r="L229" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="M229" s="5">
+        <v>8</v>
+      </c>
+      <c r="N229" s="5">
+        <v>11</v>
+      </c>
+      <c r="O229" s="5">
+        <v>4</v>
+      </c>
+      <c r="P229" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="Q229" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="R229" s="5">
+        <v>53</v>
+      </c>
+      <c r="S229" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="T229" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="U229" s="5">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="230" spans="1:21">
+      <c r="A230" s="2">
+        <v>46175.0</v>
+      </c>
+      <c r="B230" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="C230" s="6">
+        <v>0.875</v>
+      </c>
+      <c r="D230" s="4" t="s">
+        <v>764</v>
+      </c>
+      <c r="E230" s="4" t="s">
+        <v>765</v>
+      </c>
+      <c r="F230" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="G230" s="4">
+        <v>6</v>
+      </c>
+      <c r="H230" s="4">
+        <v>12</v>
+      </c>
+      <c r="I230" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="J230" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K230" s="4">
+        <v>3245</v>
+      </c>
+      <c r="L230" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M230" s="4">
+        <v>9</v>
+      </c>
+      <c r="N230" s="4">
+        <v>6</v>
+      </c>
+      <c r="O230" s="4">
+        <v>9</v>
+      </c>
+      <c r="P230" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="Q230" s="4" t="s">
+        <v>766</v>
+      </c>
+      <c r="R230" s="4">
+        <v>53</v>
+      </c>
+      <c r="S230" s="4" t="s">
+        <v>619</v>
+      </c>
+      <c r="T230" s="4" t="s">
+        <v>605</v>
+      </c>
+      <c r="U230" s="4">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="231" spans="1:21">
+      <c r="A231" s="3">
+        <v>46175.0</v>
+      </c>
+      <c r="B231" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="C231" s="7">
+        <v>0.875</v>
+      </c>
+      <c r="D231" s="5" t="s">
+        <v>767</v>
+      </c>
+      <c r="E231" s="5">
+        <v>513323</v>
+      </c>
+      <c r="F231" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="G231" s="5">
+        <v>6</v>
+      </c>
+      <c r="H231" s="5">
+        <v>12</v>
+      </c>
+      <c r="I231" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="J231" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K231" s="5">
+        <v>3245</v>
+      </c>
+      <c r="L231" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="M231" s="5">
+        <v>10</v>
+      </c>
+      <c r="N231" s="5">
+        <v>5</v>
+      </c>
+      <c r="O231" s="5">
+        <v>4</v>
+      </c>
+      <c r="P231" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="Q231" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="R231" s="5">
+        <v>51</v>
+      </c>
+      <c r="S231" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="T231" s="5" t="s">
+        <v>713</v>
+      </c>
+      <c r="U231" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="232" spans="1:21">
+      <c r="A232" s="2">
+        <v>46175.0</v>
+      </c>
+      <c r="B232" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="C232" s="6">
+        <v>0.875</v>
+      </c>
+      <c r="D232" s="4" t="s">
+        <v>768</v>
+      </c>
+      <c r="E232" s="4" t="s">
+        <v>769</v>
+      </c>
+      <c r="F232" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="G232" s="4">
+        <v>6</v>
+      </c>
+      <c r="H232" s="4">
+        <v>12</v>
+      </c>
+      <c r="I232" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="J232" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K232" s="4">
+        <v>3245</v>
+      </c>
+      <c r="L232" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M232" s="4">
+        <v>11</v>
+      </c>
+      <c r="N232" s="4">
+        <v>10</v>
+      </c>
+      <c r="O232" s="4">
+        <v>5</v>
+      </c>
+      <c r="P232" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="Q232" s="4"/>
+      <c r="R232" s="4">
+        <v>50</v>
+      </c>
+      <c r="S232" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="T232" s="4" t="s">
+        <v>731</v>
+      </c>
+      <c r="U232" s="4">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="233" spans="1:21">
+      <c r="A233" s="3">
+        <v>46175.0</v>
+      </c>
+      <c r="B233" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="C233" s="7">
+        <v>0.875</v>
+      </c>
+      <c r="D233" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="E233" s="5" t="s">
+        <v>771</v>
+      </c>
+      <c r="F233" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="G233" s="5">
+        <v>6</v>
+      </c>
+      <c r="H233" s="5">
+        <v>12</v>
+      </c>
+      <c r="I233" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="J233" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K233" s="5">
+        <v>3245</v>
+      </c>
+      <c r="L233" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="M233" s="5">
+        <v>12</v>
+      </c>
+      <c r="N233" s="5">
+        <v>8</v>
+      </c>
+      <c r="O233" s="5">
+        <v>5</v>
+      </c>
+      <c r="P233" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q233" s="5"/>
+      <c r="R233" s="5">
         <v>46</v>
       </c>
-      <c r="S220" s="4" t="s">
+      <c r="S233" s="5" t="s">
         <v>604</v>
       </c>
-      <c r="T220" s="4" t="s">
-[...2 lines deleted...]
-      <c r="U220" s="4">
+      <c r="T233" s="5" t="s">
+        <v>772</v>
+      </c>
+      <c r="U233" s="5">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U65"/>
@@ -26534,54 +27458,54 @@
       <c r="U43" s="5">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U70"/>
+  <dimension ref="A1:U83"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:U70"/>
+      <selection activeCell="A1" sqref="A1:U83"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="3.428" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="23.423" bestFit="true" customWidth="true" style="0"/>
@@ -29036,2024 +29960,2855 @@
         <v>3</v>
       </c>
       <c r="P39" s="5" t="s">
         <v>124</v>
       </c>
       <c r="Q39" s="5"/>
       <c r="R39" s="5"/>
       <c r="S39" s="5" t="s">
         <v>625</v>
       </c>
       <c r="T39" s="5" t="s">
         <v>548</v>
       </c>
       <c r="U39" s="5">
         <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" s="2">
         <v>46175.0</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C40" s="6">
-        <v>0.83333333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>661</v>
       </c>
-      <c r="E40" s="4" t="s">
+      <c r="E40" s="4">
+        <v>556556</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G40" s="4">
+        <v>6</v>
+      </c>
+      <c r="H40" s="4">
+        <v>13</v>
+      </c>
+      <c r="I40" s="4" t="s">
         <v>662</v>
-      </c>
-[...10 lines deleted...]
-        <v>568</v>
       </c>
       <c r="J40" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K40" s="4">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L40" s="4" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M40" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="N40" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="O40" s="4">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="P40" s="4" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="Q40" s="4"/>
+        <v>28</v>
+      </c>
+      <c r="Q40" s="4" t="s">
+        <v>53</v>
+      </c>
       <c r="R40" s="4">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="S40" s="4" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="T40" s="4" t="s">
         <v>663</v>
       </c>
       <c r="U40" s="4">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:21">
       <c r="A41" s="3">
         <v>46175.0</v>
       </c>
       <c r="B41" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C41" s="7">
-        <v>0.83333333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>664</v>
       </c>
       <c r="E41" s="5" t="s">
         <v>665</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="G41" s="5">
         <v>6</v>
       </c>
       <c r="H41" s="5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>568</v>
+        <v>662</v>
       </c>
       <c r="J41" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K41" s="5">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L41" s="5" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M41" s="5">
+        <v>2</v>
+      </c>
+      <c r="N41" s="5">
+        <v>8</v>
+      </c>
+      <c r="O41" s="5">
         <v>4</v>
       </c>
-      <c r="N41" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="P41" s="5" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="Q41" s="5"/>
       <c r="R41" s="5">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="S41" s="5" t="s">
+        <v>556</v>
+      </c>
+      <c r="T41" s="5" t="s">
         <v>666</v>
       </c>
-      <c r="T41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U41" s="5">
-        <v>25</v>
+        <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" s="2">
         <v>46175.0</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C42" s="6">
-        <v>0.83333333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="D42" s="4" t="s">
+        <v>667</v>
+      </c>
+      <c r="E42" s="4" t="s">
         <v>668</v>
       </c>
-      <c r="E42" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F42" s="4" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="G42" s="4">
         <v>6</v>
       </c>
       <c r="H42" s="4">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="I42" s="4" t="s">
-        <v>568</v>
+        <v>662</v>
       </c>
       <c r="J42" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K42" s="4">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M42" s="4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="N42" s="4">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="O42" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="P42" s="4" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="Q42" s="4"/>
+        <v>28</v>
+      </c>
+      <c r="Q42" s="4" t="s">
+        <v>141</v>
+      </c>
       <c r="R42" s="4">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="S42" s="4" t="s">
+        <v>669</v>
+      </c>
+      <c r="T42" s="4" t="s">
         <v>670</v>
       </c>
-      <c r="T42" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U42" s="4">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="43" spans="1:21">
       <c r="A43" s="3">
         <v>46175.0</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C43" s="7">
-        <v>0.83333333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>671</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>672</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="G43" s="5">
         <v>6</v>
       </c>
       <c r="H43" s="5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>568</v>
+        <v>662</v>
       </c>
       <c r="J43" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K43" s="5">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L43" s="5" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M43" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="N43" s="5">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="O43" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="P43" s="5" t="s">
-        <v>189</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="Q43" s="5"/>
       <c r="R43" s="5">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="S43" s="5" t="s">
-        <v>598</v>
+        <v>623</v>
       </c>
       <c r="T43" s="5" t="s">
-        <v>243</v>
+        <v>101</v>
       </c>
       <c r="U43" s="5">
-        <v>37</v>
+        <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:21">
       <c r="A44" s="2">
         <v>46175.0</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C44" s="6">
-        <v>0.83333333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="D44" s="4" t="s">
         <v>673</v>
       </c>
-      <c r="E44" s="4">
-        <v>63672</v>
+      <c r="E44" s="4" t="s">
+        <v>674</v>
       </c>
       <c r="F44" s="4" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="G44" s="4">
         <v>6</v>
       </c>
       <c r="H44" s="4">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="I44" s="4" t="s">
-        <v>568</v>
+        <v>662</v>
       </c>
       <c r="J44" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K44" s="4">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M44" s="4">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="N44" s="4">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="O44" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="P44" s="4" t="s">
-        <v>109</v>
+        <v>28</v>
       </c>
       <c r="Q44" s="4"/>
       <c r="R44" s="4">
-        <v>53</v>
+        <v>41</v>
       </c>
       <c r="S44" s="4" t="s">
-        <v>553</v>
+        <v>652</v>
       </c>
       <c r="T44" s="4" t="s">
-        <v>364</v>
+        <v>653</v>
       </c>
       <c r="U44" s="4">
-        <v>7</v>
+        <v>596</v>
       </c>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" s="3">
         <v>46175.0</v>
       </c>
       <c r="B45" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C45" s="7">
-        <v>0.83333333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="G45" s="5">
         <v>6</v>
       </c>
       <c r="H45" s="5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>568</v>
+        <v>662</v>
       </c>
       <c r="J45" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K45" s="5">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L45" s="5" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M45" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="N45" s="5">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="O45" s="5">
         <v>3</v>
       </c>
       <c r="P45" s="5" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="Q45" s="5"/>
       <c r="R45" s="5">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="S45" s="5" t="s">
-        <v>544</v>
+        <v>625</v>
       </c>
       <c r="T45" s="5" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="U45" s="5">
-        <v>12</v>
+        <v>62</v>
       </c>
     </row>
     <row r="46" spans="1:21">
       <c r="A46" s="2">
         <v>46175.0</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C46" s="6">
-        <v>0.83333333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F46" s="4" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="G46" s="4">
         <v>6</v>
       </c>
       <c r="H46" s="4">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="I46" s="4" t="s">
-        <v>568</v>
+        <v>662</v>
       </c>
       <c r="J46" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K46" s="4">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M46" s="4">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="N46" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="O46" s="4">
         <v>3</v>
       </c>
       <c r="P46" s="4" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="Q46" s="4"/>
+        <v>121</v>
+      </c>
+      <c r="Q46" s="4" t="s">
+        <v>308</v>
+      </c>
       <c r="R46" s="4">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="S46" s="4" t="s">
-        <v>580</v>
+        <v>613</v>
       </c>
       <c r="T46" s="4" t="s">
-        <v>679</v>
+        <v>118</v>
       </c>
       <c r="U46" s="4">
-        <v>29</v>
+        <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:21">
       <c r="A47" s="3">
         <v>46175.0</v>
       </c>
       <c r="B47" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C47" s="7">
-        <v>0.83333333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>680</v>
       </c>
-      <c r="E47" s="5">
-        <v>6865</v>
+      <c r="E47" s="5" t="s">
+        <v>681</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="G47" s="5">
         <v>6</v>
       </c>
       <c r="H47" s="5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>568</v>
+        <v>662</v>
       </c>
       <c r="J47" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K47" s="5">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L47" s="5" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M47" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="N47" s="5">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="O47" s="5">
         <v>3</v>
       </c>
       <c r="P47" s="5" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="Q47" s="5"/>
+        <v>121</v>
+      </c>
+      <c r="Q47" s="5" t="s">
+        <v>308</v>
+      </c>
       <c r="R47" s="5">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="S47" s="5" t="s">
-        <v>613</v>
+        <v>682</v>
       </c>
       <c r="T47" s="5" t="s">
-        <v>118</v>
+        <v>683</v>
       </c>
       <c r="U47" s="5">
-        <v>15</v>
+        <v>42</v>
       </c>
     </row>
     <row r="48" spans="1:21">
       <c r="A48" s="2">
         <v>46175.0</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C48" s="6">
-        <v>0.83333333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>681</v>
-[...2 lines deleted...]
-        <v>7358</v>
+        <v>684</v>
+      </c>
+      <c r="E48" s="4" t="s">
+        <v>685</v>
       </c>
       <c r="F48" s="4" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="G48" s="4">
         <v>6</v>
       </c>
       <c r="H48" s="4">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="I48" s="4" t="s">
-        <v>568</v>
+        <v>662</v>
       </c>
       <c r="J48" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K48" s="4">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M48" s="4">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="N48" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="O48" s="4">
         <v>3</v>
       </c>
       <c r="P48" s="4" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="Q48" s="4"/>
+        <v>121</v>
+      </c>
+      <c r="Q48" s="4" t="s">
+        <v>406</v>
+      </c>
       <c r="R48" s="4">
-        <v>59</v>
+        <v>41</v>
       </c>
       <c r="S48" s="4" t="s">
-        <v>541</v>
+        <v>604</v>
       </c>
       <c r="T48" s="4" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="U48" s="4">
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="49" spans="1:21">
       <c r="A49" s="3">
         <v>46175.0</v>
       </c>
       <c r="B49" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C49" s="7">
-        <v>0.83333333333333</v>
+        <v>0.8125</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>683</v>
-[...2 lines deleted...]
-        <v>684</v>
+        <v>687</v>
+      </c>
+      <c r="E49" s="5">
+        <v>5688</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="G49" s="5">
         <v>6</v>
       </c>
       <c r="H49" s="5">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>568</v>
+        <v>662</v>
       </c>
       <c r="J49" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K49" s="5">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L49" s="5" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M49" s="5">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="N49" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="O49" s="5">
         <v>3</v>
       </c>
       <c r="P49" s="5" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="Q49" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="Q49" s="5"/>
+      <c r="R49" s="5">
+        <v>50</v>
+      </c>
+      <c r="S49" s="5" t="s">
+        <v>688</v>
+      </c>
+      <c r="T49" s="5" t="s">
+        <v>689</v>
+      </c>
+      <c r="U49" s="5">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="50" spans="1:21">
       <c r="A50" s="2">
         <v>46175.0</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C50" s="6">
-        <v>0.85416666666667</v>
+        <v>0.8125</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>685</v>
-[...2 lines deleted...]
-        <v>44720</v>
+        <v>690</v>
+      </c>
+      <c r="E50" s="4" t="s">
+        <v>691</v>
       </c>
       <c r="F50" s="4" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="G50" s="4">
         <v>6</v>
       </c>
       <c r="H50" s="4">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="I50" s="4" t="s">
-        <v>568</v>
+        <v>662</v>
       </c>
       <c r="J50" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K50" s="4">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M50" s="4">
+        <v>11</v>
+      </c>
+      <c r="N50" s="4">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="O50" s="4">
         <v>3</v>
       </c>
       <c r="P50" s="4" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="Q50" s="4"/>
+        <v>121</v>
+      </c>
+      <c r="Q50" s="4" t="s">
+        <v>29</v>
+      </c>
       <c r="R50" s="4">
-        <v>59</v>
+        <v>50</v>
       </c>
       <c r="S50" s="4" t="s">
-        <v>686</v>
+        <v>564</v>
       </c>
       <c r="T50" s="4" t="s">
-        <v>687</v>
+        <v>565</v>
       </c>
       <c r="U50" s="4">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:21">
       <c r="A51" s="3">
         <v>46175.0</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C51" s="7">
-        <v>0.85416666666667</v>
+        <v>0.8125</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>688</v>
+        <v>692</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>689</v>
+        <v>693</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="G51" s="5">
         <v>6</v>
       </c>
       <c r="H51" s="5">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>568</v>
+        <v>662</v>
       </c>
       <c r="J51" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K51" s="5">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L51" s="5" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M51" s="5">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="N51" s="5">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="O51" s="5">
         <v>3</v>
       </c>
       <c r="P51" s="5" t="s">
-        <v>99</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="Q51" s="5"/>
       <c r="R51" s="5">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="S51" s="5" t="s">
-        <v>657</v>
+        <v>592</v>
       </c>
       <c r="T51" s="5" t="s">
-        <v>690</v>
+        <v>663</v>
       </c>
       <c r="U51" s="5">
-        <v>231</v>
+        <v>70</v>
       </c>
     </row>
     <row r="52" spans="1:21">
       <c r="A52" s="2">
         <v>46175.0</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C52" s="6">
-        <v>0.85416666666667</v>
+        <v>0.8125</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>691</v>
+        <v>694</v>
       </c>
       <c r="E52" s="4" t="s">
-        <v>692</v>
+        <v>695</v>
       </c>
       <c r="F52" s="4" t="s">
-        <v>83</v>
+        <v>24</v>
       </c>
       <c r="G52" s="4">
         <v>6</v>
       </c>
       <c r="H52" s="4">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="I52" s="4" t="s">
-        <v>568</v>
+        <v>662</v>
       </c>
       <c r="J52" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K52" s="4">
-        <v>3888</v>
+        <v>4711</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>129</v>
+        <v>27</v>
       </c>
       <c r="M52" s="4">
+        <v>13</v>
+      </c>
+      <c r="N52" s="4">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="O52" s="4">
         <v>3</v>
       </c>
       <c r="P52" s="4" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      </c>
+        <v>121</v>
+      </c>
+      <c r="Q52" s="4"/>
       <c r="R52" s="4">
-        <v>56</v>
+        <v>38</v>
       </c>
       <c r="S52" s="4" t="s">
-        <v>601</v>
+        <v>696</v>
       </c>
       <c r="T52" s="4" t="s">
-        <v>50</v>
+        <v>342</v>
       </c>
       <c r="U52" s="4">
-        <v>37</v>
+        <v>266</v>
       </c>
     </row>
     <row r="53" spans="1:21">
       <c r="A53" s="3">
         <v>46175.0</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C53" s="7">
-        <v>0.85416666666667</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>693</v>
+        <v>697</v>
       </c>
       <c r="E53" s="5" t="s">
-        <v>694</v>
+        <v>698</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G53" s="5">
         <v>6</v>
       </c>
       <c r="H53" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I53" s="5" t="s">
         <v>568</v>
       </c>
       <c r="J53" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K53" s="5">
         <v>3888</v>
       </c>
       <c r="L53" s="5" t="s">
         <v>129</v>
       </c>
       <c r="M53" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N53" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O53" s="5">
         <v>3</v>
       </c>
       <c r="P53" s="5" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>99</v>
+      </c>
+      <c r="Q53" s="5"/>
       <c r="R53" s="5">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="S53" s="5" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
       <c r="T53" s="5" t="s">
-        <v>364</v>
+        <v>666</v>
       </c>
       <c r="U53" s="5">
-        <v>12</v>
+        <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:21">
       <c r="A54" s="2">
         <v>46175.0</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C54" s="6">
-        <v>0.85416666666667</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="E54" s="4" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="F54" s="4" t="s">
         <v>83</v>
       </c>
       <c r="G54" s="4">
         <v>6</v>
       </c>
       <c r="H54" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I54" s="4" t="s">
         <v>568</v>
       </c>
       <c r="J54" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K54" s="4">
         <v>3888</v>
       </c>
       <c r="L54" s="4" t="s">
         <v>129</v>
       </c>
       <c r="M54" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="N54" s="4">
         <v>5</v>
       </c>
       <c r="O54" s="4">
         <v>3</v>
       </c>
       <c r="P54" s="4" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="Q54" s="4"/>
+        <v>151</v>
+      </c>
+      <c r="Q54" s="4" t="s">
+        <v>481</v>
+      </c>
       <c r="R54" s="4">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="S54" s="4" t="s">
-        <v>572</v>
+        <v>701</v>
       </c>
       <c r="T54" s="4" t="s">
-        <v>697</v>
+        <v>683</v>
       </c>
       <c r="U54" s="4">
-        <v>33</v>
+        <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:21">
       <c r="A55" s="3">
         <v>46175.0</v>
       </c>
       <c r="B55" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C55" s="7">
-        <v>0.85416666666667</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>698</v>
+        <v>702</v>
       </c>
       <c r="E55" s="5" t="s">
-        <v>699</v>
+        <v>703</v>
       </c>
       <c r="F55" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G55" s="5">
         <v>6</v>
       </c>
       <c r="H55" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I55" s="5" t="s">
         <v>568</v>
       </c>
       <c r="J55" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K55" s="5">
         <v>3888</v>
       </c>
       <c r="L55" s="5" t="s">
         <v>129</v>
       </c>
       <c r="M55" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="N55" s="5">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="O55" s="5">
         <v>3</v>
       </c>
       <c r="P55" s="5" t="s">
-        <v>189</v>
+        <v>104</v>
       </c>
       <c r="Q55" s="5"/>
       <c r="R55" s="5">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S55" s="5" t="s">
-        <v>580</v>
+        <v>704</v>
       </c>
       <c r="T55" s="5" t="s">
-        <v>700</v>
+        <v>175</v>
       </c>
       <c r="U55" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="56" spans="1:21">
       <c r="A56" s="2">
         <v>46175.0</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C56" s="6">
-        <v>0.85416666666667</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>213389</v>
+        <v>705</v>
+      </c>
+      <c r="E56" s="4" t="s">
+        <v>706</v>
       </c>
       <c r="F56" s="4" t="s">
         <v>83</v>
       </c>
       <c r="G56" s="4">
         <v>6</v>
       </c>
       <c r="H56" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I56" s="4" t="s">
         <v>568</v>
       </c>
       <c r="J56" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K56" s="4">
         <v>3888</v>
       </c>
       <c r="L56" s="4" t="s">
         <v>129</v>
       </c>
       <c r="M56" s="4">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="N56" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="O56" s="4">
         <v>3</v>
       </c>
       <c r="P56" s="4" t="s">
-        <v>109</v>
+        <v>189</v>
       </c>
       <c r="Q56" s="4" t="s">
         <v>481</v>
       </c>
       <c r="R56" s="4">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="S56" s="4" t="s">
-        <v>702</v>
+        <v>598</v>
       </c>
       <c r="T56" s="4" t="s">
-        <v>703</v>
+        <v>243</v>
       </c>
       <c r="U56" s="4">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="57" spans="1:21">
       <c r="A57" s="3">
         <v>46175.0</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C57" s="7">
-        <v>0.85416666666667</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>704</v>
-[...2 lines deleted...]
-        <v>705</v>
+        <v>707</v>
+      </c>
+      <c r="E57" s="5">
+        <v>63672</v>
       </c>
       <c r="F57" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G57" s="5">
         <v>6</v>
       </c>
       <c r="H57" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I57" s="5" t="s">
         <v>568</v>
       </c>
       <c r="J57" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K57" s="5">
         <v>3888</v>
       </c>
       <c r="L57" s="5" t="s">
         <v>129</v>
       </c>
       <c r="M57" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="N57" s="5">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="O57" s="5">
         <v>3</v>
       </c>
       <c r="P57" s="5" t="s">
         <v>109</v>
       </c>
       <c r="Q57" s="5"/>
       <c r="R57" s="5">
         <v>53</v>
       </c>
       <c r="S57" s="5" t="s">
-        <v>706</v>
+        <v>553</v>
       </c>
       <c r="T57" s="5" t="s">
-        <v>565</v>
+        <v>364</v>
       </c>
       <c r="U57" s="5">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:21">
       <c r="A58" s="2">
         <v>46175.0</v>
       </c>
       <c r="B58" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C58" s="6">
-        <v>0.85416666666667</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>707</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>708</v>
+      </c>
+      <c r="E58" s="4" t="s">
+        <v>709</v>
       </c>
       <c r="F58" s="4" t="s">
         <v>83</v>
       </c>
       <c r="G58" s="4">
         <v>6</v>
       </c>
       <c r="H58" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I58" s="4" t="s">
         <v>568</v>
       </c>
       <c r="J58" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K58" s="4">
         <v>3888</v>
       </c>
       <c r="L58" s="4" t="s">
         <v>129</v>
       </c>
       <c r="M58" s="4">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="N58" s="4">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="O58" s="4">
         <v>3</v>
       </c>
       <c r="P58" s="4" t="s">
-        <v>159</v>
+        <v>109</v>
       </c>
       <c r="Q58" s="4"/>
       <c r="R58" s="4">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="S58" s="4" t="s">
-        <v>670</v>
+        <v>544</v>
       </c>
       <c r="T58" s="4" t="s">
-        <v>175</v>
+        <v>710</v>
       </c>
       <c r="U58" s="4">
-        <v>25</v>
+        <v>12</v>
       </c>
     </row>
     <row r="59" spans="1:21">
       <c r="A59" s="3">
         <v>46175.0</v>
       </c>
       <c r="B59" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C59" s="7">
-        <v>0.875</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>708</v>
-[...2 lines deleted...]
-        <v>837341</v>
+        <v>711</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>712</v>
       </c>
       <c r="F59" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G59" s="5">
         <v>6</v>
       </c>
       <c r="H59" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I59" s="5" t="s">
-        <v>709</v>
+        <v>568</v>
       </c>
       <c r="J59" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K59" s="5">
-        <v>3245</v>
+        <v>3888</v>
       </c>
       <c r="L59" s="5" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="M59" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="N59" s="5">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="O59" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P59" s="5" t="s">
-        <v>710</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="Q59" s="5"/>
       <c r="R59" s="5">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="S59" s="5" t="s">
-        <v>553</v>
+        <v>580</v>
       </c>
       <c r="T59" s="5" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="U59" s="5">
-        <v>7</v>
+        <v>29</v>
       </c>
     </row>
     <row r="60" spans="1:21">
       <c r="A60" s="2">
         <v>46175.0</v>
       </c>
       <c r="B60" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C60" s="6">
-        <v>0.875</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>712</v>
-[...2 lines deleted...]
-        <v>713</v>
+        <v>714</v>
+      </c>
+      <c r="E60" s="4">
+        <v>6865</v>
       </c>
       <c r="F60" s="4" t="s">
         <v>83</v>
       </c>
       <c r="G60" s="4">
         <v>6</v>
       </c>
       <c r="H60" s="4">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I60" s="4" t="s">
-        <v>709</v>
+        <v>568</v>
       </c>
       <c r="J60" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K60" s="4">
-        <v>3245</v>
+        <v>3888</v>
       </c>
       <c r="L60" s="4" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="M60" s="4">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="N60" s="4">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="O60" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P60" s="4" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="Q60" s="4"/>
       <c r="R60" s="4">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="S60" s="4" t="s">
-        <v>714</v>
+        <v>613</v>
       </c>
       <c r="T60" s="4" t="s">
-        <v>715</v>
+        <v>118</v>
       </c>
       <c r="U60" s="4">
-        <v>29</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:21">
       <c r="A61" s="3">
         <v>46175.0</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C61" s="7">
-        <v>0.875</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="E61" s="5">
-        <v>423235</v>
+        <v>7358</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G61" s="5">
         <v>6</v>
       </c>
       <c r="H61" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I61" s="5" t="s">
-        <v>709</v>
+        <v>568</v>
       </c>
       <c r="J61" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K61" s="5">
-        <v>3245</v>
+        <v>3888</v>
       </c>
       <c r="L61" s="5" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="M61" s="5">
+        <v>1</v>
+      </c>
+      <c r="N61" s="5">
+        <v>9</v>
+      </c>
+      <c r="O61" s="5">
         <v>3</v>
       </c>
-      <c r="N61" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="P61" s="5" t="s">
-        <v>96</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="Q61" s="5"/>
       <c r="R61" s="5">
         <v>59</v>
       </c>
       <c r="S61" s="5" t="s">
-        <v>717</v>
+        <v>541</v>
       </c>
       <c r="T61" s="5" t="s">
-        <v>718</v>
+        <v>716</v>
       </c>
       <c r="U61" s="5">
-        <v>1</v>
+        <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:21">
       <c r="A62" s="2">
         <v>46175.0</v>
       </c>
       <c r="B62" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C62" s="6">
-        <v>0.875</v>
+        <v>0.83333333333333</v>
       </c>
       <c r="D62" s="4" t="s">
-        <v>719</v>
-[...2 lines deleted...]
-        <v>725607</v>
+        <v>717</v>
+      </c>
+      <c r="E62" s="4" t="s">
+        <v>718</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>83</v>
       </c>
       <c r="G62" s="4">
         <v>6</v>
       </c>
       <c r="H62" s="4">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="I62" s="4" t="s">
-        <v>709</v>
+        <v>568</v>
       </c>
       <c r="J62" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K62" s="4">
-        <v>3245</v>
+        <v>3888</v>
       </c>
       <c r="L62" s="4" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="M62" s="4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="N62" s="4">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="O62" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P62" s="4" t="s">
-        <v>151</v>
+        <v>99</v>
       </c>
       <c r="Q62" s="4" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="R62" s="4">
         <v>57</v>
       </c>
       <c r="S62" s="4" t="s">
-        <v>720</v>
+        <v>645</v>
       </c>
       <c r="T62" s="4" t="s">
-        <v>721</v>
+        <v>443</v>
       </c>
       <c r="U62" s="4">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="63" spans="1:21">
       <c r="A63" s="3">
         <v>46175.0</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C63" s="7">
-        <v>0.875</v>
+        <v>0.85416666666667</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>723</v>
+        <v>719</v>
+      </c>
+      <c r="E63" s="5">
+        <v>44720</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G63" s="5">
         <v>6</v>
       </c>
       <c r="H63" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I63" s="5" t="s">
-        <v>709</v>
+        <v>568</v>
       </c>
       <c r="J63" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K63" s="5">
-        <v>3245</v>
+        <v>3888</v>
       </c>
       <c r="L63" s="5" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="M63" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N63" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="O63" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P63" s="5" t="s">
-        <v>104</v>
+        <v>28</v>
       </c>
       <c r="Q63" s="5"/>
       <c r="R63" s="5">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="S63" s="5" t="s">
-        <v>724</v>
+        <v>720</v>
       </c>
       <c r="T63" s="5" t="s">
-        <v>642</v>
+        <v>721</v>
       </c>
       <c r="U63" s="5">
-        <v>33</v>
+        <v>19</v>
       </c>
     </row>
     <row r="64" spans="1:21">
       <c r="A64" s="2">
         <v>46175.0</v>
       </c>
       <c r="B64" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C64" s="6">
-        <v>0.875</v>
+        <v>0.85416666666667</v>
       </c>
       <c r="D64" s="4" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-        <v>363633</v>
+        <v>722</v>
+      </c>
+      <c r="E64" s="4" t="s">
+        <v>723</v>
       </c>
       <c r="F64" s="4" t="s">
         <v>83</v>
       </c>
       <c r="G64" s="4">
         <v>6</v>
       </c>
       <c r="H64" s="4">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I64" s="4" t="s">
-        <v>709</v>
+        <v>568</v>
       </c>
       <c r="J64" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K64" s="4">
-        <v>3245</v>
+        <v>3888</v>
       </c>
       <c r="L64" s="4" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="M64" s="4">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="N64" s="4">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="O64" s="4">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="P64" s="4" t="s">
-        <v>189</v>
+        <v>99</v>
       </c>
       <c r="Q64" s="4" t="s">
         <v>29</v>
       </c>
       <c r="R64" s="4">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="S64" s="4" t="s">
-        <v>706</v>
+        <v>657</v>
       </c>
       <c r="T64" s="4" t="s">
-        <v>726</v>
+        <v>724</v>
       </c>
       <c r="U64" s="4">
-        <v>15</v>
+        <v>231</v>
       </c>
     </row>
     <row r="65" spans="1:21">
       <c r="A65" s="3">
         <v>46175.0</v>
       </c>
       <c r="B65" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C65" s="7">
-        <v>0.875</v>
+        <v>0.85416666666667</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>727</v>
-[...2 lines deleted...]
-        <v>161370</v>
+        <v>725</v>
+      </c>
+      <c r="E65" s="5" t="s">
+        <v>726</v>
       </c>
       <c r="F65" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G65" s="5">
         <v>6</v>
       </c>
       <c r="H65" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I65" s="5" t="s">
-        <v>709</v>
+        <v>568</v>
       </c>
       <c r="J65" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K65" s="5">
-        <v>3245</v>
+        <v>3888</v>
       </c>
       <c r="L65" s="5" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="M65" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="N65" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="O65" s="5">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="P65" s="5" t="s">
-        <v>109</v>
+        <v>151</v>
       </c>
       <c r="Q65" s="5" t="s">
         <v>141</v>
       </c>
       <c r="R65" s="5">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="S65" s="5" t="s">
-        <v>572</v>
+        <v>601</v>
       </c>
       <c r="T65" s="5" t="s">
-        <v>728</v>
+        <v>50</v>
       </c>
       <c r="U65" s="5">
-        <v>10</v>
+        <v>37</v>
       </c>
     </row>
     <row r="66" spans="1:21">
       <c r="A66" s="2">
         <v>46175.0</v>
       </c>
       <c r="B66" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C66" s="6">
-        <v>0.875</v>
+        <v>0.85416666666667</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="E66" s="4" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="F66" s="4" t="s">
         <v>83</v>
       </c>
       <c r="G66" s="4">
         <v>6</v>
       </c>
       <c r="H66" s="4">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I66" s="4" t="s">
-        <v>709</v>
+        <v>568</v>
       </c>
       <c r="J66" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K66" s="4">
-        <v>3245</v>
+        <v>3888</v>
       </c>
       <c r="L66" s="4" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="M66" s="4">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="N66" s="4">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="O66" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P66" s="4" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="Q66" s="4" t="s">
-        <v>438</v>
+        <v>141</v>
       </c>
       <c r="R66" s="4">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="S66" s="4" t="s">
-        <v>609</v>
+        <v>553</v>
       </c>
       <c r="T66" s="4" t="s">
-        <v>731</v>
+        <v>364</v>
       </c>
       <c r="U66" s="4">
-        <v>231</v>
+        <v>12</v>
       </c>
     </row>
     <row r="67" spans="1:21">
       <c r="A67" s="3">
         <v>46175.0</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C67" s="7">
-        <v>0.875</v>
+        <v>0.85416666666667</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="E67" s="5" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G67" s="5">
         <v>6</v>
       </c>
       <c r="H67" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I67" s="5" t="s">
-        <v>709</v>
+        <v>568</v>
       </c>
       <c r="J67" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K67" s="5">
-        <v>3245</v>
+        <v>3888</v>
       </c>
       <c r="L67" s="5" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="M67" s="5">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="N67" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="O67" s="5">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="P67" s="5" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="Q67" s="5"/>
       <c r="R67" s="5">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="S67" s="5" t="s">
-        <v>619</v>
+        <v>572</v>
       </c>
       <c r="T67" s="5" t="s">
-        <v>605</v>
+        <v>731</v>
       </c>
       <c r="U67" s="5">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="68" spans="1:21">
       <c r="A68" s="2">
         <v>46175.0</v>
       </c>
       <c r="B68" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C68" s="6">
-        <v>0.875</v>
+        <v>0.85416666666667</v>
       </c>
       <c r="D68" s="4" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-        <v>513323</v>
+        <v>732</v>
+      </c>
+      <c r="E68" s="4" t="s">
+        <v>733</v>
       </c>
       <c r="F68" s="4" t="s">
         <v>83</v>
       </c>
       <c r="G68" s="4">
         <v>6</v>
       </c>
       <c r="H68" s="4">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I68" s="4" t="s">
-        <v>709</v>
+        <v>568</v>
       </c>
       <c r="J68" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K68" s="4">
-        <v>3245</v>
+        <v>3888</v>
       </c>
       <c r="L68" s="4" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="M68" s="4">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="N68" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="O68" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="P68" s="4" t="s">
-        <v>232</v>
-[...3 lines deleted...]
-      </c>
+        <v>189</v>
+      </c>
+      <c r="Q68" s="4"/>
       <c r="R68" s="4">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="S68" s="4" t="s">
         <v>580</v>
       </c>
       <c r="T68" s="4" t="s">
-        <v>679</v>
+        <v>734</v>
       </c>
       <c r="U68" s="4">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:21">
       <c r="A69" s="3">
         <v>46175.0</v>
       </c>
       <c r="B69" s="5" t="s">
         <v>537</v>
       </c>
       <c r="C69" s="7">
-        <v>0.875</v>
+        <v>0.85416666666667</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>736</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>735</v>
+      </c>
+      <c r="E69" s="5">
+        <v>213389</v>
       </c>
       <c r="F69" s="5" t="s">
         <v>83</v>
       </c>
       <c r="G69" s="5">
         <v>6</v>
       </c>
       <c r="H69" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I69" s="5" t="s">
-        <v>709</v>
+        <v>568</v>
       </c>
       <c r="J69" s="5" t="s">
         <v>26</v>
       </c>
       <c r="K69" s="5">
-        <v>3245</v>
+        <v>3888</v>
       </c>
       <c r="L69" s="5" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="M69" s="5">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="N69" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="O69" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P69" s="5" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="Q69" s="5"/>
+        <v>109</v>
+      </c>
+      <c r="Q69" s="5" t="s">
+        <v>481</v>
+      </c>
       <c r="R69" s="5">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="S69" s="5" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="T69" s="5" t="s">
-        <v>697</v>
+        <v>737</v>
       </c>
       <c r="U69" s="5">
-        <v>34</v>
+        <v>36</v>
       </c>
     </row>
     <row r="70" spans="1:21">
       <c r="A70" s="2">
         <v>46175.0</v>
       </c>
       <c r="B70" s="4" t="s">
         <v>537</v>
       </c>
       <c r="C70" s="6">
-        <v>0.875</v>
+        <v>0.85416666666667</v>
       </c>
       <c r="D70" s="4" t="s">
+        <v>738</v>
+      </c>
+      <c r="E70" s="4" t="s">
         <v>739</v>
-      </c>
-[...1 lines deleted...]
-        <v>740</v>
       </c>
       <c r="F70" s="4" t="s">
         <v>83</v>
       </c>
       <c r="G70" s="4">
         <v>6</v>
       </c>
       <c r="H70" s="4">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="I70" s="4" t="s">
-        <v>709</v>
+        <v>568</v>
       </c>
       <c r="J70" s="4" t="s">
         <v>26</v>
       </c>
       <c r="K70" s="4">
-        <v>3245</v>
+        <v>3888</v>
       </c>
       <c r="L70" s="4" t="s">
-        <v>85</v>
+        <v>129</v>
       </c>
       <c r="M70" s="4">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="N70" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="O70" s="4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P70" s="4" t="s">
-        <v>124</v>
+        <v>109</v>
       </c>
       <c r="Q70" s="4"/>
       <c r="R70" s="4">
+        <v>53</v>
+      </c>
+      <c r="S70" s="4" t="s">
+        <v>740</v>
+      </c>
+      <c r="T70" s="4" t="s">
+        <v>565</v>
+      </c>
+      <c r="U70" s="4">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="71" spans="1:21">
+      <c r="A71" s="3">
+        <v>46175.0</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="C71" s="7">
+        <v>0.85416666666667</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>741</v>
+      </c>
+      <c r="E71" s="5">
+        <v>345</v>
+      </c>
+      <c r="F71" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="G71" s="5">
+        <v>6</v>
+      </c>
+      <c r="H71" s="5">
+        <v>9</v>
+      </c>
+      <c r="I71" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="J71" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K71" s="5">
+        <v>3888</v>
+      </c>
+      <c r="L71" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="M71" s="5">
+        <v>9</v>
+      </c>
+      <c r="N71" s="5">
+        <v>4</v>
+      </c>
+      <c r="O71" s="5">
+        <v>3</v>
+      </c>
+      <c r="P71" s="5" t="s">
+        <v>159</v>
+      </c>
+      <c r="Q71" s="5"/>
+      <c r="R71" s="5">
+        <v>51</v>
+      </c>
+      <c r="S71" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="T71" s="5" t="s">
+        <v>175</v>
+      </c>
+      <c r="U71" s="5">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="72" spans="1:21">
+      <c r="A72" s="2">
+        <v>46175.0</v>
+      </c>
+      <c r="B72" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="C72" s="6">
+        <v>0.875</v>
+      </c>
+      <c r="D72" s="4" t="s">
+        <v>742</v>
+      </c>
+      <c r="E72" s="4">
+        <v>837341</v>
+      </c>
+      <c r="F72" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="G72" s="4">
+        <v>6</v>
+      </c>
+      <c r="H72" s="4">
+        <v>12</v>
+      </c>
+      <c r="I72" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="J72" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K72" s="4">
+        <v>3245</v>
+      </c>
+      <c r="L72" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M72" s="4">
+        <v>1</v>
+      </c>
+      <c r="N72" s="4">
+        <v>12</v>
+      </c>
+      <c r="O72" s="4">
+        <v>5</v>
+      </c>
+      <c r="P72" s="4" t="s">
+        <v>744</v>
+      </c>
+      <c r="Q72" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="R72" s="4">
+        <v>65</v>
+      </c>
+      <c r="S72" s="4" t="s">
+        <v>553</v>
+      </c>
+      <c r="T72" s="4" t="s">
+        <v>663</v>
+      </c>
+      <c r="U72" s="4">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="73" spans="1:21">
+      <c r="A73" s="3">
+        <v>46175.0</v>
+      </c>
+      <c r="B73" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="C73" s="7">
+        <v>0.875</v>
+      </c>
+      <c r="D73" s="5" t="s">
+        <v>745</v>
+      </c>
+      <c r="E73" s="5" t="s">
+        <v>746</v>
+      </c>
+      <c r="F73" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="G73" s="5">
+        <v>6</v>
+      </c>
+      <c r="H73" s="5">
+        <v>12</v>
+      </c>
+      <c r="I73" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="J73" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K73" s="5">
+        <v>3245</v>
+      </c>
+      <c r="L73" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="M73" s="5">
+        <v>2</v>
+      </c>
+      <c r="N73" s="5">
+        <v>2</v>
+      </c>
+      <c r="O73" s="5">
+        <v>4</v>
+      </c>
+      <c r="P73" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q73" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="R73" s="5">
+        <v>60</v>
+      </c>
+      <c r="S73" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="T73" s="5" t="s">
+        <v>748</v>
+      </c>
+      <c r="U73" s="5">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="74" spans="1:21">
+      <c r="A74" s="2">
+        <v>46175.0</v>
+      </c>
+      <c r="B74" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="C74" s="6">
+        <v>0.875</v>
+      </c>
+      <c r="D74" s="4" t="s">
+        <v>749</v>
+      </c>
+      <c r="E74" s="4">
+        <v>423235</v>
+      </c>
+      <c r="F74" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="G74" s="4">
+        <v>6</v>
+      </c>
+      <c r="H74" s="4">
+        <v>12</v>
+      </c>
+      <c r="I74" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="J74" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K74" s="4">
+        <v>3245</v>
+      </c>
+      <c r="L74" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M74" s="4">
+        <v>3</v>
+      </c>
+      <c r="N74" s="4">
+        <v>3</v>
+      </c>
+      <c r="O74" s="4">
+        <v>5</v>
+      </c>
+      <c r="P74" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q74" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="R74" s="4">
+        <v>59</v>
+      </c>
+      <c r="S74" s="4" t="s">
+        <v>750</v>
+      </c>
+      <c r="T74" s="4" t="s">
+        <v>751</v>
+      </c>
+      <c r="U74" s="4">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="75" spans="1:21">
+      <c r="A75" s="3">
+        <v>46175.0</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="C75" s="7">
+        <v>0.875</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="E75" s="5">
+        <v>725607</v>
+      </c>
+      <c r="F75" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="G75" s="5">
+        <v>6</v>
+      </c>
+      <c r="H75" s="5">
+        <v>12</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="J75" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K75" s="5">
+        <v>3245</v>
+      </c>
+      <c r="L75" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="M75" s="5">
+        <v>4</v>
+      </c>
+      <c r="N75" s="5">
+        <v>4</v>
+      </c>
+      <c r="O75" s="5">
+        <v>4</v>
+      </c>
+      <c r="P75" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="Q75" s="5" t="s">
+        <v>141</v>
+      </c>
+      <c r="R75" s="5">
+        <v>57</v>
+      </c>
+      <c r="S75" s="5" t="s">
+        <v>696</v>
+      </c>
+      <c r="T75" s="5" t="s">
+        <v>753</v>
+      </c>
+      <c r="U75" s="5">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="76" spans="1:21">
+      <c r="A76" s="2">
+        <v>46175.0</v>
+      </c>
+      <c r="B76" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="C76" s="6">
+        <v>0.875</v>
+      </c>
+      <c r="D76" s="4" t="s">
+        <v>754</v>
+      </c>
+      <c r="E76" s="4" t="s">
+        <v>755</v>
+      </c>
+      <c r="F76" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="G76" s="4">
+        <v>6</v>
+      </c>
+      <c r="H76" s="4">
+        <v>12</v>
+      </c>
+      <c r="I76" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="J76" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K76" s="4">
+        <v>3245</v>
+      </c>
+      <c r="L76" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M76" s="4">
+        <v>5</v>
+      </c>
+      <c r="N76" s="4">
+        <v>1</v>
+      </c>
+      <c r="O76" s="4">
+        <v>5</v>
+      </c>
+      <c r="P76" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q76" s="4"/>
+      <c r="R76" s="4">
+        <v>56</v>
+      </c>
+      <c r="S76" s="4" t="s">
+        <v>756</v>
+      </c>
+      <c r="T76" s="4" t="s">
+        <v>642</v>
+      </c>
+      <c r="U76" s="4">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="77" spans="1:21">
+      <c r="A77" s="3">
+        <v>46175.0</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="C77" s="7">
+        <v>0.875</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>757</v>
+      </c>
+      <c r="E77" s="5">
+        <v>363633</v>
+      </c>
+      <c r="F77" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="G77" s="5">
+        <v>6</v>
+      </c>
+      <c r="H77" s="5">
+        <v>12</v>
+      </c>
+      <c r="I77" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="J77" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K77" s="5">
+        <v>3245</v>
+      </c>
+      <c r="L77" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="M77" s="5">
+        <v>6</v>
+      </c>
+      <c r="N77" s="5">
+        <v>9</v>
+      </c>
+      <c r="O77" s="5">
+        <v>6</v>
+      </c>
+      <c r="P77" s="5" t="s">
+        <v>189</v>
+      </c>
+      <c r="Q77" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="R77" s="5">
+        <v>55</v>
+      </c>
+      <c r="S77" s="5" t="s">
+        <v>740</v>
+      </c>
+      <c r="T77" s="5" t="s">
+        <v>758</v>
+      </c>
+      <c r="U77" s="5">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="78" spans="1:21">
+      <c r="A78" s="2">
+        <v>46175.0</v>
+      </c>
+      <c r="B78" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="C78" s="6">
+        <v>0.875</v>
+      </c>
+      <c r="D78" s="4" t="s">
+        <v>759</v>
+      </c>
+      <c r="E78" s="4">
+        <v>161370</v>
+      </c>
+      <c r="F78" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="G78" s="4">
+        <v>6</v>
+      </c>
+      <c r="H78" s="4">
+        <v>12</v>
+      </c>
+      <c r="I78" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="J78" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K78" s="4">
+        <v>3245</v>
+      </c>
+      <c r="L78" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M78" s="4">
+        <v>7</v>
+      </c>
+      <c r="N78" s="4">
+        <v>7</v>
+      </c>
+      <c r="O78" s="4">
+        <v>9</v>
+      </c>
+      <c r="P78" s="4" t="s">
+        <v>109</v>
+      </c>
+      <c r="Q78" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="R78" s="4">
+        <v>54</v>
+      </c>
+      <c r="S78" s="4" t="s">
+        <v>572</v>
+      </c>
+      <c r="T78" s="4" t="s">
+        <v>760</v>
+      </c>
+      <c r="U78" s="4">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="79" spans="1:21">
+      <c r="A79" s="3">
+        <v>46175.0</v>
+      </c>
+      <c r="B79" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="C79" s="7">
+        <v>0.875</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>761</v>
+      </c>
+      <c r="E79" s="5" t="s">
+        <v>762</v>
+      </c>
+      <c r="F79" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="G79" s="5">
+        <v>6</v>
+      </c>
+      <c r="H79" s="5">
+        <v>12</v>
+      </c>
+      <c r="I79" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="J79" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K79" s="5">
+        <v>3245</v>
+      </c>
+      <c r="L79" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="M79" s="5">
+        <v>8</v>
+      </c>
+      <c r="N79" s="5">
+        <v>11</v>
+      </c>
+      <c r="O79" s="5">
+        <v>4</v>
+      </c>
+      <c r="P79" s="5" t="s">
+        <v>112</v>
+      </c>
+      <c r="Q79" s="5" t="s">
+        <v>438</v>
+      </c>
+      <c r="R79" s="5">
+        <v>53</v>
+      </c>
+      <c r="S79" s="5" t="s">
+        <v>609</v>
+      </c>
+      <c r="T79" s="5" t="s">
+        <v>763</v>
+      </c>
+      <c r="U79" s="5">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="80" spans="1:21">
+      <c r="A80" s="2">
+        <v>46175.0</v>
+      </c>
+      <c r="B80" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="C80" s="6">
+        <v>0.875</v>
+      </c>
+      <c r="D80" s="4" t="s">
+        <v>764</v>
+      </c>
+      <c r="E80" s="4" t="s">
+        <v>765</v>
+      </c>
+      <c r="F80" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="G80" s="4">
+        <v>6</v>
+      </c>
+      <c r="H80" s="4">
+        <v>12</v>
+      </c>
+      <c r="I80" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="J80" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K80" s="4">
+        <v>3245</v>
+      </c>
+      <c r="L80" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M80" s="4">
+        <v>9</v>
+      </c>
+      <c r="N80" s="4">
+        <v>6</v>
+      </c>
+      <c r="O80" s="4">
+        <v>9</v>
+      </c>
+      <c r="P80" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="Q80" s="4" t="s">
+        <v>766</v>
+      </c>
+      <c r="R80" s="4">
+        <v>53</v>
+      </c>
+      <c r="S80" s="4" t="s">
+        <v>619</v>
+      </c>
+      <c r="T80" s="4" t="s">
+        <v>605</v>
+      </c>
+      <c r="U80" s="4">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="81" spans="1:21">
+      <c r="A81" s="3">
+        <v>46175.0</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="C81" s="7">
+        <v>0.875</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>767</v>
+      </c>
+      <c r="E81" s="5">
+        <v>513323</v>
+      </c>
+      <c r="F81" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="G81" s="5">
+        <v>6</v>
+      </c>
+      <c r="H81" s="5">
+        <v>12</v>
+      </c>
+      <c r="I81" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="J81" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K81" s="5">
+        <v>3245</v>
+      </c>
+      <c r="L81" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="M81" s="5">
+        <v>10</v>
+      </c>
+      <c r="N81" s="5">
+        <v>5</v>
+      </c>
+      <c r="O81" s="5">
+        <v>4</v>
+      </c>
+      <c r="P81" s="5" t="s">
+        <v>232</v>
+      </c>
+      <c r="Q81" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="R81" s="5">
+        <v>51</v>
+      </c>
+      <c r="S81" s="5" t="s">
+        <v>580</v>
+      </c>
+      <c r="T81" s="5" t="s">
+        <v>713</v>
+      </c>
+      <c r="U81" s="5">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="82" spans="1:21">
+      <c r="A82" s="2">
+        <v>46175.0</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>537</v>
+      </c>
+      <c r="C82" s="6">
+        <v>0.875</v>
+      </c>
+      <c r="D82" s="4" t="s">
+        <v>768</v>
+      </c>
+      <c r="E82" s="4" t="s">
+        <v>769</v>
+      </c>
+      <c r="F82" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="G82" s="4">
+        <v>6</v>
+      </c>
+      <c r="H82" s="4">
+        <v>12</v>
+      </c>
+      <c r="I82" s="4" t="s">
+        <v>743</v>
+      </c>
+      <c r="J82" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K82" s="4">
+        <v>3245</v>
+      </c>
+      <c r="L82" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M82" s="4">
+        <v>11</v>
+      </c>
+      <c r="N82" s="4">
+        <v>10</v>
+      </c>
+      <c r="O82" s="4">
+        <v>5</v>
+      </c>
+      <c r="P82" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="Q82" s="4"/>
+      <c r="R82" s="4">
+        <v>50</v>
+      </c>
+      <c r="S82" s="4" t="s">
+        <v>682</v>
+      </c>
+      <c r="T82" s="4" t="s">
+        <v>731</v>
+      </c>
+      <c r="U82" s="4">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="83" spans="1:21">
+      <c r="A83" s="3">
+        <v>46175.0</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>537</v>
+      </c>
+      <c r="C83" s="7">
+        <v>0.875</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>770</v>
+      </c>
+      <c r="E83" s="5" t="s">
+        <v>771</v>
+      </c>
+      <c r="F83" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="G83" s="5">
+        <v>6</v>
+      </c>
+      <c r="H83" s="5">
+        <v>12</v>
+      </c>
+      <c r="I83" s="5" t="s">
+        <v>743</v>
+      </c>
+      <c r="J83" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K83" s="5">
+        <v>3245</v>
+      </c>
+      <c r="L83" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="M83" s="5">
+        <v>12</v>
+      </c>
+      <c r="N83" s="5">
+        <v>8</v>
+      </c>
+      <c r="O83" s="5">
+        <v>5</v>
+      </c>
+      <c r="P83" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q83" s="5"/>
+      <c r="R83" s="5">
         <v>46</v>
       </c>
-      <c r="S70" s="4" t="s">
+      <c r="S83" s="5" t="s">
         <v>604</v>
       </c>
-      <c r="T70" s="4" t="s">
-[...2 lines deleted...]
-      <c r="U70" s="4">
+      <c r="T83" s="5" t="s">
+        <v>772</v>
+      </c>
+      <c r="U83" s="5">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>