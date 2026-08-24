--- v0 (2026-06-24)
+++ v1 (2026-08-24)
@@ -1,74 +1,72 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Races 2026-06-23" sheetId="1" r:id="rId4"/>
     <sheet name="Beverley" sheetId="2" r:id="rId5"/>
     <sheet name="Ffos Las" sheetId="3" r:id="rId6"/>
     <sheet name="FfosLas" sheetId="4" r:id="rId7"/>
     <sheet name="Newbury" sheetId="5" r:id="rId8"/>
-    <sheet name="Newton Abbot" sheetId="6" r:id="rId9"/>
-    <sheet name="NewtonAbbot" sheetId="7" r:id="rId10"/>
+    <sheet name="NewtonAbbot" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="782">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="781">
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Racecourse</t>
   </si>
   <si>
     <t>Time</t>
   </si>
   <si>
     <t>Horse Name</t>
   </si>
   <si>
     <t>Form</t>
   </si>
   <si>
     <t>Race Type</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Runners</t>
   </si>
   <si>
@@ -1730,219 +1728,216 @@
   <si>
     <t>Grey Fox</t>
   </si>
   <si>
     <t>1549-6</t>
   </si>
   <si>
     <t>Millie Wonnacott</t>
   </si>
   <si>
     <t>Emma Lavelle</t>
   </si>
   <si>
     <t>Raintown</t>
   </si>
   <si>
     <t>Kyle McHugh (5)</t>
   </si>
   <si>
     <t>Brodie's Boy</t>
   </si>
   <si>
     <t>Myla Coppins (3)</t>
   </si>
   <si>
-    <t>Newton Abbot</t>
+    <t>Newton-Abbot</t>
+  </si>
+  <si>
+    <t>Norman Fletcher</t>
+  </si>
+  <si>
+    <t>P9837-7</t>
+  </si>
+  <si>
+    <t>Amateur Handicap Hurdle</t>
+  </si>
+  <si>
+    <t>2m 167y</t>
+  </si>
+  <si>
+    <t>Good-good to firm in places</t>
+  </si>
+  <si>
+    <t>12-1</t>
+  </si>
+  <si>
+    <t>Miss Amber Jackson-Fennell (5)</t>
+  </si>
+  <si>
+    <t>Nigel &amp; Willy Twiston-Davies</t>
+  </si>
+  <si>
+    <t>Roadshow</t>
+  </si>
+  <si>
+    <t>3U3417-</t>
+  </si>
+  <si>
+    <t>11-8</t>
+  </si>
+  <si>
+    <t>Mr Lucas Murphy (7)</t>
+  </si>
+  <si>
+    <t>P F Nicholls</t>
+  </si>
+  <si>
+    <t>Saint Polo</t>
+  </si>
+  <si>
+    <t>5923-71</t>
+  </si>
+  <si>
+    <t>11-3</t>
+  </si>
+  <si>
+    <t>Mr Jamie Neild (3)</t>
+  </si>
+  <si>
+    <t>J Candlish</t>
+  </si>
+  <si>
+    <t>Chillhi</t>
+  </si>
+  <si>
+    <t>357-039</t>
+  </si>
+  <si>
+    <t>10-10</t>
+  </si>
+  <si>
+    <t>Mr Louis Burke (7)</t>
+  </si>
+  <si>
+    <t>Cogital</t>
+  </si>
+  <si>
+    <t>57402-1</t>
+  </si>
+  <si>
+    <t>10-9</t>
+  </si>
+  <si>
+    <t>Mr J P Murray (7)</t>
+  </si>
+  <si>
+    <t>Ugo Bingo</t>
+  </si>
+  <si>
+    <t>44647-7</t>
+  </si>
+  <si>
+    <t>10-8</t>
+  </si>
+  <si>
+    <t>Miss Heidi Palin</t>
+  </si>
+  <si>
+    <t>J Tizzard</t>
+  </si>
+  <si>
+    <t>Applejack Poet</t>
+  </si>
+  <si>
+    <t>3P84F7-</t>
+  </si>
+  <si>
+    <t>10-7</t>
+  </si>
+  <si>
+    <t>Miss Imogen Mathias (5)</t>
+  </si>
+  <si>
+    <t>Linden Lane</t>
+  </si>
+  <si>
+    <t>7334-53</t>
+  </si>
+  <si>
+    <t>Miss Eleanor Williams (5)</t>
+  </si>
+  <si>
+    <t>Mrs C Williams</t>
   </si>
   <si>
     <t>Keep Under Wraps</t>
   </si>
   <si>
     <t>Maiden Hurdle</t>
   </si>
   <si>
     <t>2m1f</t>
   </si>
   <si>
     <t>Good</t>
   </si>
   <si>
     <t>11-2</t>
   </si>
   <si>
     <t>Jack Tudor</t>
   </si>
   <si>
     <t>Oliver Greenall &amp; Josh Guerriero</t>
   </si>
   <si>
     <t>Sudbury Hill</t>
   </si>
   <si>
     <t>Paul O'Brien</t>
   </si>
   <si>
     <t>Harry Derham</t>
   </si>
   <si>
     <t>Affection</t>
   </si>
   <si>
-    <t>10-9</t>
-[...1 lines deleted...]
-  <si>
     <t>David Noonan</t>
   </si>
   <si>
     <t>David Pipe</t>
   </si>
   <si>
     <t>Hearts To Heaven</t>
   </si>
   <si>
     <t>Callum Pritchard</t>
   </si>
   <si>
     <t>Joe Tickle</t>
-  </si>
-[...115 lines deleted...]
-    <t>Mrs C Williams</t>
   </si>
   <si>
     <t>Coumeenoole</t>
   </si>
   <si>
     <t>9531-21</t>
   </si>
   <si>
     <t>Novices Hurdle</t>
   </si>
   <si>
     <t>2m 5f 122y</t>
   </si>
   <si>
     <t>11-13</t>
   </si>
   <si>
     <t>Harry Skelton</t>
   </si>
   <si>
     <t>Dan Skelton</t>
   </si>
   <si>
     <t>Outmaster</t>
   </si>
@@ -2466,51 +2461,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="165" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2778,54 +2773,50 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U222"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:U222"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="31.707" bestFit="true" customWidth="true" style="0"/>
@@ -13424,3475 +13415,3475 @@
       <c r="P168" s="4" t="s">
         <v>225</v>
       </c>
       <c r="Q168" s="4"/>
       <c r="R168" s="4">
         <v>60</v>
       </c>
       <c r="S168" s="4" t="s">
         <v>567</v>
       </c>
       <c r="T168" s="4" t="s">
         <v>230</v>
       </c>
       <c r="U168" s="4">
         <v>22</v>
       </c>
     </row>
     <row r="169" spans="1:21">
       <c r="A169" s="3">
         <v>46196.0</v>
       </c>
       <c r="B169" s="5" t="s">
         <v>568</v>
       </c>
       <c r="C169" s="7">
-        <v>0.75694444444444</v>
+        <v>0.73263888888889</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>569</v>
       </c>
-      <c r="E169" s="5"/>
+      <c r="E169" s="5" t="s">
+        <v>570</v>
+      </c>
       <c r="F169" s="5" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G169" s="5">
         <v>4</v>
       </c>
       <c r="H169" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="I169" s="5" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="J169" s="5" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="K169" s="5">
-        <v>5281</v>
+        <v>4967</v>
       </c>
       <c r="L169" s="5" t="s">
-        <v>175</v>
+        <v>97</v>
       </c>
       <c r="M169" s="5">
         <v>1</v>
       </c>
-      <c r="N169" s="5"/>
+      <c r="N169" s="5">
+        <v>0</v>
+      </c>
       <c r="O169" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="P169" s="5" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-      <c r="R169" s="5"/>
+        <v>574</v>
+      </c>
+      <c r="Q169" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="R169" s="5">
+        <v>111</v>
+      </c>
       <c r="S169" s="5" t="s">
-        <v>574</v>
+        <v>575</v>
       </c>
       <c r="T169" s="5" t="s">
-        <v>575</v>
-[...1 lines deleted...]
-      <c r="U169" s="5"/>
+        <v>576</v>
+      </c>
+      <c r="U169" s="5">
+        <v>34</v>
+      </c>
     </row>
     <row r="170" spans="1:21">
       <c r="A170" s="2">
         <v>46196.0</v>
       </c>
       <c r="B170" s="4" t="s">
         <v>568</v>
       </c>
       <c r="C170" s="6">
-        <v>0.75694444444444</v>
+        <v>0.73263888888889</v>
       </c>
       <c r="D170" s="4" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>577</v>
+      </c>
+      <c r="E170" s="4" t="s">
+        <v>578</v>
       </c>
       <c r="F170" s="4" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G170" s="4">
         <v>4</v>
       </c>
       <c r="H170" s="4">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="I170" s="4" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="J170" s="4" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="K170" s="4">
-        <v>5281</v>
+        <v>4967</v>
       </c>
       <c r="L170" s="4" t="s">
-        <v>175</v>
+        <v>97</v>
       </c>
       <c r="M170" s="4">
         <v>2</v>
       </c>
-      <c r="N170" s="4"/>
+      <c r="N170" s="4">
+        <v>0</v>
+      </c>
       <c r="O170" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="P170" s="4" t="s">
-        <v>573</v>
-[...2 lines deleted...]
-      <c r="R170" s="4"/>
+        <v>579</v>
+      </c>
+      <c r="Q170" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="R170" s="4">
+        <v>104</v>
+      </c>
       <c r="S170" s="4" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
       <c r="T170" s="4" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="U170" s="4">
-        <v>17</v>
+        <v>247</v>
       </c>
     </row>
     <row r="171" spans="1:21">
       <c r="A171" s="3">
         <v>46196.0</v>
       </c>
       <c r="B171" s="5" t="s">
         <v>568</v>
       </c>
       <c r="C171" s="7">
-        <v>0.75694444444444</v>
+        <v>0.73263888888889</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>579</v>
-[...1 lines deleted...]
-      <c r="E171" s="5"/>
+        <v>582</v>
+      </c>
+      <c r="E171" s="5" t="s">
+        <v>583</v>
+      </c>
       <c r="F171" s="5" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G171" s="5">
         <v>4</v>
       </c>
       <c r="H171" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="I171" s="5" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="J171" s="5" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="K171" s="5">
-        <v>5281</v>
+        <v>4967</v>
       </c>
       <c r="L171" s="5" t="s">
-        <v>175</v>
+        <v>97</v>
       </c>
       <c r="M171" s="5">
         <v>3</v>
       </c>
-      <c r="N171" s="5"/>
+      <c r="N171" s="5">
+        <v>0</v>
+      </c>
       <c r="O171" s="5">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="P171" s="5" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-      <c r="R171" s="5"/>
+        <v>584</v>
+      </c>
+      <c r="Q171" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="R171" s="5">
+        <v>99</v>
+      </c>
       <c r="S171" s="5" t="s">
-        <v>581</v>
+        <v>585</v>
       </c>
       <c r="T171" s="5" t="s">
-        <v>582</v>
+        <v>586</v>
       </c>
       <c r="U171" s="5">
-        <v>14</v>
+        <v>7</v>
       </c>
     </row>
     <row r="172" spans="1:21">
       <c r="A172" s="2">
         <v>46196.0</v>
       </c>
       <c r="B172" s="4" t="s">
         <v>568</v>
       </c>
       <c r="C172" s="6">
-        <v>0.75694444444444</v>
+        <v>0.73263888888889</v>
       </c>
       <c r="D172" s="4" t="s">
-        <v>583</v>
-[...1 lines deleted...]
-      <c r="E172" s="4"/>
+        <v>587</v>
+      </c>
+      <c r="E172" s="4" t="s">
+        <v>588</v>
+      </c>
       <c r="F172" s="4" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="G172" s="4">
         <v>4</v>
       </c>
       <c r="H172" s="4">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="I172" s="4" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c r="J172" s="4" t="s">
-        <v>572</v>
+        <v>573</v>
       </c>
       <c r="K172" s="4">
-        <v>5281</v>
+        <v>4967</v>
       </c>
       <c r="L172" s="4" t="s">
-        <v>175</v>
+        <v>97</v>
       </c>
       <c r="M172" s="4">
         <v>4</v>
       </c>
-      <c r="N172" s="4"/>
+      <c r="N172" s="4">
+        <v>0</v>
+      </c>
       <c r="O172" s="4">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="P172" s="4" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-      <c r="R172" s="4"/>
+        <v>589</v>
+      </c>
+      <c r="Q172" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="R172" s="4">
+        <v>92</v>
+      </c>
       <c r="S172" s="4" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="T172" s="4" t="s">
-        <v>585</v>
-[...1 lines deleted...]
-      <c r="U172" s="4"/>
+        <v>295</v>
+      </c>
+      <c r="U172" s="4">
+        <v>10</v>
+      </c>
     </row>
     <row r="173" spans="1:21">
       <c r="A173" s="3">
         <v>46196.0</v>
       </c>
       <c r="B173" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C173" s="7">
         <v>0.73263888888889</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="E173" s="5" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="F173" s="5" t="s">
-        <v>589</v>
+        <v>571</v>
       </c>
       <c r="G173" s="5">
         <v>4</v>
       </c>
       <c r="H173" s="5">
         <v>8</v>
       </c>
       <c r="I173" s="5" t="s">
-        <v>590</v>
+        <v>572</v>
       </c>
       <c r="J173" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K173" s="5">
         <v>4967</v>
       </c>
       <c r="L173" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M173" s="5">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N173" s="5">
         <v>0</v>
       </c>
       <c r="O173" s="5">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="P173" s="5" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="Q173" s="5" t="s">
         <v>47</v>
       </c>
       <c r="R173" s="5">
-        <v>111</v>
+        <v>91</v>
       </c>
       <c r="S173" s="5" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="T173" s="5" t="s">
-        <v>594</v>
+        <v>325</v>
       </c>
       <c r="U173" s="5">
-        <v>34</v>
+        <v>20</v>
       </c>
     </row>
     <row r="174" spans="1:21">
       <c r="A174" s="2">
         <v>46196.0</v>
       </c>
       <c r="B174" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C174" s="6">
         <v>0.73263888888889</v>
       </c>
       <c r="D174" s="4" t="s">
         <v>595</v>
       </c>
       <c r="E174" s="4" t="s">
         <v>596</v>
       </c>
       <c r="F174" s="4" t="s">
-        <v>589</v>
+        <v>571</v>
       </c>
       <c r="G174" s="4">
         <v>4</v>
       </c>
       <c r="H174" s="4">
         <v>8</v>
       </c>
       <c r="I174" s="4" t="s">
-        <v>590</v>
+        <v>572</v>
       </c>
       <c r="J174" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K174" s="4">
         <v>4967</v>
       </c>
       <c r="L174" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M174" s="4">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="N174" s="4">
         <v>0</v>
       </c>
       <c r="O174" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="P174" s="4" t="s">
         <v>597</v>
       </c>
       <c r="Q174" s="4" t="s">
         <v>289</v>
       </c>
       <c r="R174" s="4">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="S174" s="4" t="s">
         <v>598</v>
       </c>
       <c r="T174" s="4" t="s">
         <v>599</v>
       </c>
       <c r="U174" s="4">
-        <v>247</v>
+        <v>20</v>
       </c>
     </row>
     <row r="175" spans="1:21">
       <c r="A175" s="3">
         <v>46196.0</v>
       </c>
       <c r="B175" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C175" s="7">
         <v>0.73263888888889</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>600</v>
       </c>
       <c r="E175" s="5" t="s">
         <v>601</v>
       </c>
       <c r="F175" s="5" t="s">
-        <v>589</v>
+        <v>571</v>
       </c>
       <c r="G175" s="5">
         <v>4</v>
       </c>
       <c r="H175" s="5">
         <v>8</v>
       </c>
       <c r="I175" s="5" t="s">
-        <v>590</v>
+        <v>572</v>
       </c>
       <c r="J175" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K175" s="5">
         <v>4967</v>
       </c>
       <c r="L175" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M175" s="5">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="N175" s="5">
         <v>0</v>
       </c>
       <c r="O175" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="P175" s="5" t="s">
         <v>602</v>
       </c>
-      <c r="Q175" s="5" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="Q175" s="5"/>
       <c r="R175" s="5">
-        <v>99</v>
+        <v>89</v>
       </c>
       <c r="S175" s="5" t="s">
         <v>603</v>
       </c>
       <c r="T175" s="5" t="s">
-        <v>604</v>
+        <v>295</v>
       </c>
       <c r="U175" s="5">
-        <v>7</v>
+        <v>264</v>
       </c>
     </row>
     <row r="176" spans="1:21">
       <c r="A176" s="2">
         <v>46196.0</v>
       </c>
       <c r="B176" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C176" s="6">
         <v>0.73263888888889</v>
       </c>
       <c r="D176" s="4" t="s">
+        <v>604</v>
+      </c>
+      <c r="E176" s="4" t="s">
         <v>605</v>
       </c>
-      <c r="E176" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F176" s="4" t="s">
-        <v>589</v>
+        <v>571</v>
       </c>
       <c r="G176" s="4">
         <v>4</v>
       </c>
       <c r="H176" s="4">
         <v>8</v>
       </c>
       <c r="I176" s="4" t="s">
-        <v>590</v>
+        <v>572</v>
       </c>
       <c r="J176" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K176" s="4">
         <v>4967</v>
       </c>
       <c r="L176" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M176" s="4">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="N176" s="4">
         <v>0</v>
       </c>
       <c r="O176" s="4">
         <v>6</v>
       </c>
       <c r="P176" s="4" t="s">
+        <v>602</v>
+      </c>
+      <c r="Q176" s="4"/>
+      <c r="R176" s="4">
+        <v>89</v>
+      </c>
+      <c r="S176" s="4" t="s">
+        <v>606</v>
+      </c>
+      <c r="T176" s="4" t="s">
         <v>607</v>
       </c>
-      <c r="Q176" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="U176" s="4">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="177" spans="1:21">
       <c r="A177" s="3">
         <v>46196.0</v>
       </c>
       <c r="B177" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C177" s="7">
-        <v>0.73263888888889</v>
+        <v>0.75694444444444</v>
       </c>
       <c r="D177" s="5" t="s">
+        <v>608</v>
+      </c>
+      <c r="E177" s="5"/>
+      <c r="F177" s="5" t="s">
         <v>609</v>
-      </c>
-[...4 lines deleted...]
-        <v>589</v>
       </c>
       <c r="G177" s="5">
         <v>4</v>
       </c>
       <c r="H177" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I177" s="5" t="s">
-        <v>590</v>
+        <v>610</v>
       </c>
       <c r="J177" s="5" t="s">
-        <v>591</v>
+        <v>611</v>
       </c>
       <c r="K177" s="5">
-        <v>4967</v>
+        <v>5281</v>
       </c>
       <c r="L177" s="5" t="s">
-        <v>97</v>
+        <v>175</v>
       </c>
       <c r="M177" s="5">
-        <v>5</v>
-[...3 lines deleted...]
-      </c>
+        <v>1</v>
+      </c>
+      <c r="N177" s="5"/>
       <c r="O177" s="5">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="P177" s="5" t="s">
-        <v>580</v>
-[...6 lines deleted...]
-      </c>
+        <v>612</v>
+      </c>
+      <c r="Q177" s="5"/>
+      <c r="R177" s="5"/>
       <c r="S177" s="5" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
       <c r="T177" s="5" t="s">
-        <v>325</v>
-[...3 lines deleted...]
-      </c>
+        <v>614</v>
+      </c>
+      <c r="U177" s="5"/>
     </row>
     <row r="178" spans="1:21">
       <c r="A178" s="2">
         <v>46196.0</v>
       </c>
       <c r="B178" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C178" s="6">
-        <v>0.73263888888889</v>
+        <v>0.75694444444444</v>
       </c>
       <c r="D178" s="4" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>613</v>
+        <v>615</v>
+      </c>
+      <c r="E178" s="4">
+        <v>2</v>
       </c>
       <c r="F178" s="4" t="s">
-        <v>589</v>
+        <v>609</v>
       </c>
       <c r="G178" s="4">
         <v>4</v>
       </c>
       <c r="H178" s="4">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I178" s="4" t="s">
-        <v>590</v>
+        <v>610</v>
       </c>
       <c r="J178" s="4" t="s">
-        <v>591</v>
+        <v>611</v>
       </c>
       <c r="K178" s="4">
-        <v>4967</v>
+        <v>5281</v>
       </c>
       <c r="L178" s="4" t="s">
-        <v>97</v>
+        <v>175</v>
       </c>
       <c r="M178" s="4">
-        <v>6</v>
-[...3 lines deleted...]
-      </c>
+        <v>2</v>
+      </c>
+      <c r="N178" s="4"/>
       <c r="O178" s="4">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="P178" s="4" t="s">
-        <v>614</v>
-[...6 lines deleted...]
-      </c>
+        <v>612</v>
+      </c>
+      <c r="Q178" s="4"/>
+      <c r="R178" s="4"/>
       <c r="S178" s="4" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="T178" s="4" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="U178" s="4">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="179" spans="1:21">
       <c r="A179" s="3">
         <v>46196.0</v>
       </c>
       <c r="B179" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C179" s="7">
-        <v>0.73263888888889</v>
+        <v>0.75694444444444</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>617</v>
-[...1 lines deleted...]
-      <c r="E179" s="5" t="s">
         <v>618</v>
       </c>
+      <c r="E179" s="5"/>
       <c r="F179" s="5" t="s">
-        <v>589</v>
+        <v>609</v>
       </c>
       <c r="G179" s="5">
         <v>4</v>
       </c>
       <c r="H179" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I179" s="5" t="s">
-        <v>590</v>
+        <v>610</v>
       </c>
       <c r="J179" s="5" t="s">
-        <v>591</v>
+        <v>611</v>
       </c>
       <c r="K179" s="5">
-        <v>4967</v>
+        <v>5281</v>
       </c>
       <c r="L179" s="5" t="s">
-        <v>97</v>
+        <v>175</v>
       </c>
       <c r="M179" s="5">
-        <v>7</v>
-[...3 lines deleted...]
-      </c>
+        <v>3</v>
+      </c>
+      <c r="N179" s="5"/>
       <c r="O179" s="5">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="P179" s="5" t="s">
+        <v>593</v>
+      </c>
+      <c r="Q179" s="5"/>
+      <c r="R179" s="5"/>
+      <c r="S179" s="5" t="s">
         <v>619</v>
       </c>
-      <c r="Q179" s="5"/>
-[...3 lines deleted...]
-      <c r="S179" s="5" t="s">
+      <c r="T179" s="5" t="s">
         <v>620</v>
       </c>
-      <c r="T179" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U179" s="5">
-        <v>264</v>
+        <v>14</v>
       </c>
     </row>
     <row r="180" spans="1:21">
       <c r="A180" s="2">
         <v>46196.0</v>
       </c>
       <c r="B180" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C180" s="6">
-        <v>0.73263888888889</v>
+        <v>0.75694444444444</v>
       </c>
       <c r="D180" s="4" t="s">
         <v>621</v>
       </c>
-      <c r="E180" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E180" s="4"/>
       <c r="F180" s="4" t="s">
-        <v>589</v>
+        <v>609</v>
       </c>
       <c r="G180" s="4">
         <v>4</v>
       </c>
       <c r="H180" s="4">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="I180" s="4" t="s">
-        <v>590</v>
+        <v>610</v>
       </c>
       <c r="J180" s="4" t="s">
-        <v>591</v>
+        <v>611</v>
       </c>
       <c r="K180" s="4">
-        <v>4967</v>
+        <v>5281</v>
       </c>
       <c r="L180" s="4" t="s">
-        <v>97</v>
+        <v>175</v>
       </c>
       <c r="M180" s="4">
-        <v>8</v>
-[...3 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="N180" s="4"/>
       <c r="O180" s="4">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="P180" s="4" t="s">
-        <v>619</v>
+        <v>593</v>
       </c>
       <c r="Q180" s="4"/>
-      <c r="R180" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="R180" s="4"/>
       <c r="S180" s="4" t="s">
+        <v>622</v>
+      </c>
+      <c r="T180" s="4" t="s">
         <v>623</v>
       </c>
-      <c r="T180" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="U180" s="4"/>
     </row>
     <row r="181" spans="1:21">
       <c r="A181" s="3">
         <v>46196.0</v>
       </c>
       <c r="B181" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C181" s="7">
         <v>0.78125</v>
       </c>
       <c r="D181" s="5" t="s">
+        <v>624</v>
+      </c>
+      <c r="E181" s="5" t="s">
         <v>625</v>
       </c>
-      <c r="E181" s="5" t="s">
+      <c r="F181" s="5" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="G181" s="5">
         <v>4</v>
       </c>
       <c r="H181" s="5">
         <v>6</v>
       </c>
       <c r="I181" s="5" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="J181" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K181" s="5">
         <v>5281</v>
       </c>
       <c r="L181" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M181" s="5">
         <v>1</v>
       </c>
       <c r="N181" s="5">
         <v>0</v>
       </c>
       <c r="O181" s="5">
         <v>7</v>
       </c>
       <c r="P181" s="5" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="Q181" s="5" t="s">
         <v>138</v>
       </c>
       <c r="R181" s="5">
         <v>121</v>
       </c>
       <c r="S181" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="T181" s="5" t="s">
         <v>630</v>
-      </c>
-[...1 lines deleted...]
-        <v>631</v>
       </c>
       <c r="U181" s="5">
         <v>19</v>
       </c>
     </row>
     <row r="182" spans="1:21">
       <c r="A182" s="2">
         <v>46196.0</v>
       </c>
       <c r="B182" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C182" s="6">
         <v>0.78125</v>
       </c>
       <c r="D182" s="4" t="s">
+        <v>631</v>
+      </c>
+      <c r="E182" s="4" t="s">
         <v>632</v>
       </c>
-      <c r="E182" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F182" s="4" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="G182" s="4">
         <v>4</v>
       </c>
       <c r="H182" s="4">
         <v>6</v>
       </c>
       <c r="I182" s="4" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="J182" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K182" s="4">
         <v>5281</v>
       </c>
       <c r="L182" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M182" s="4">
         <v>2</v>
       </c>
       <c r="N182" s="4">
         <v>0</v>
       </c>
       <c r="O182" s="4">
         <v>5</v>
       </c>
       <c r="P182" s="4" t="s">
-        <v>597</v>
+        <v>579</v>
       </c>
       <c r="Q182" s="4" t="s">
         <v>143</v>
       </c>
       <c r="R182" s="4"/>
       <c r="S182" s="4" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="T182" s="4" t="s">
-        <v>599</v>
+        <v>581</v>
       </c>
       <c r="U182" s="4">
         <v>48</v>
       </c>
     </row>
     <row r="183" spans="1:21">
       <c r="A183" s="3">
         <v>46196.0</v>
       </c>
       <c r="B183" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C183" s="7">
         <v>0.78125</v>
       </c>
       <c r="D183" s="5" t="s">
+        <v>634</v>
+      </c>
+      <c r="E183" s="5" t="s">
         <v>635</v>
       </c>
-      <c r="E183" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F183" s="5" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="G183" s="5">
         <v>4</v>
       </c>
       <c r="H183" s="5">
         <v>6</v>
       </c>
       <c r="I183" s="5" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="J183" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K183" s="5">
         <v>5281</v>
       </c>
       <c r="L183" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M183" s="5">
         <v>3</v>
       </c>
       <c r="N183" s="5">
         <v>0</v>
       </c>
       <c r="O183" s="5">
         <v>5</v>
       </c>
       <c r="P183" s="5" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="Q183" s="5"/>
       <c r="R183" s="5"/>
       <c r="S183" s="5" t="s">
+        <v>637</v>
+      </c>
+      <c r="T183" s="5" t="s">
         <v>638</v>
-      </c>
-[...1 lines deleted...]
-        <v>639</v>
       </c>
       <c r="U183" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="184" spans="1:21">
       <c r="A184" s="2">
         <v>46196.0</v>
       </c>
       <c r="B184" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C184" s="6">
         <v>0.78125</v>
       </c>
       <c r="D184" s="4" t="s">
+        <v>639</v>
+      </c>
+      <c r="E184" s="4" t="s">
         <v>640</v>
       </c>
-      <c r="E184" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F184" s="4" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="G184" s="4">
         <v>4</v>
       </c>
       <c r="H184" s="4">
         <v>6</v>
       </c>
       <c r="I184" s="4" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="J184" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K184" s="4">
         <v>5281</v>
       </c>
       <c r="L184" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M184" s="4">
         <v>4</v>
       </c>
       <c r="N184" s="4">
         <v>0</v>
       </c>
       <c r="O184" s="4">
         <v>8</v>
       </c>
       <c r="P184" s="4" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="Q184" s="4" t="s">
         <v>47</v>
       </c>
       <c r="R184" s="4">
         <v>69</v>
       </c>
       <c r="S184" s="4" t="s">
+        <v>641</v>
+      </c>
+      <c r="T184" s="4" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>643</v>
       </c>
       <c r="U184" s="4">
         <v>29</v>
       </c>
     </row>
     <row r="185" spans="1:21">
       <c r="A185" s="3">
         <v>46196.0</v>
       </c>
       <c r="B185" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C185" s="7">
         <v>0.78125</v>
       </c>
       <c r="D185" s="5" t="s">
+        <v>643</v>
+      </c>
+      <c r="E185" s="5" t="s">
         <v>644</v>
       </c>
-      <c r="E185" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F185" s="5" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="G185" s="5">
         <v>4</v>
       </c>
       <c r="H185" s="5">
         <v>6</v>
       </c>
       <c r="I185" s="5" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="J185" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K185" s="5">
         <v>5281</v>
       </c>
       <c r="L185" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M185" s="5">
         <v>5</v>
       </c>
       <c r="N185" s="5">
         <v>0</v>
       </c>
       <c r="O185" s="5">
         <v>6</v>
       </c>
       <c r="P185" s="5" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="Q185" s="5" t="s">
         <v>28</v>
       </c>
       <c r="R185" s="5"/>
       <c r="S185" s="5" t="s">
+        <v>645</v>
+      </c>
+      <c r="T185" s="5" t="s">
         <v>646</v>
-      </c>
-[...1 lines deleted...]
-        <v>647</v>
       </c>
       <c r="U185" s="5">
         <v>52</v>
       </c>
     </row>
     <row r="186" spans="1:21">
       <c r="A186" s="2">
         <v>46196.0</v>
       </c>
       <c r="B186" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C186" s="6">
         <v>0.78125</v>
       </c>
       <c r="D186" s="4" t="s">
+        <v>647</v>
+      </c>
+      <c r="E186" s="4" t="s">
         <v>648</v>
       </c>
-      <c r="E186" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F186" s="4" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="G186" s="4">
         <v>4</v>
       </c>
       <c r="H186" s="4">
         <v>6</v>
       </c>
       <c r="I186" s="4" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="J186" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K186" s="4">
         <v>5281</v>
       </c>
       <c r="L186" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M186" s="4">
         <v>6</v>
       </c>
       <c r="N186" s="4">
         <v>0</v>
       </c>
       <c r="O186" s="4">
         <v>5</v>
       </c>
       <c r="P186" s="4" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="Q186" s="4" t="s">
         <v>165</v>
       </c>
       <c r="R186" s="4"/>
       <c r="S186" s="4" t="s">
+        <v>649</v>
+      </c>
+      <c r="T186" s="4" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
       <c r="U186" s="4">
         <v>20</v>
       </c>
     </row>
     <row r="187" spans="1:21">
       <c r="A187" s="3">
         <v>46196.0</v>
       </c>
       <c r="B187" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C187" s="7">
         <v>0.80208333333333</v>
       </c>
       <c r="D187" s="5" t="s">
+        <v>651</v>
+      </c>
+      <c r="E187" s="5" t="s">
         <v>652</v>
       </c>
-      <c r="E187" s="5" t="s">
+      <c r="F187" s="5" t="s">
         <v>653</v>
-      </c>
-[...1 lines deleted...]
-        <v>654</v>
       </c>
       <c r="G187" s="5">
         <v>5</v>
       </c>
       <c r="H187" s="5">
         <v>12</v>
       </c>
       <c r="I187" s="5" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="J187" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K187" s="5">
         <v>3961</v>
       </c>
       <c r="L187" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M187" s="5">
         <v>1</v>
       </c>
       <c r="N187" s="5">
         <v>0</v>
       </c>
       <c r="O187" s="5">
         <v>7</v>
       </c>
       <c r="P187" s="5" t="s">
+        <v>655</v>
+      </c>
+      <c r="Q187" s="5" t="s">
         <v>656</v>
-      </c>
-[...1 lines deleted...]
-        <v>657</v>
       </c>
       <c r="R187" s="5">
         <v>95</v>
       </c>
       <c r="S187" s="5" t="s">
+        <v>657</v>
+      </c>
+      <c r="T187" s="5" t="s">
         <v>658</v>
-      </c>
-[...1 lines deleted...]
-        <v>659</v>
       </c>
       <c r="U187" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="188" spans="1:21">
       <c r="A188" s="2">
         <v>46196.0</v>
       </c>
       <c r="B188" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C188" s="6">
         <v>0.80208333333333</v>
       </c>
       <c r="D188" s="4" t="s">
+        <v>659</v>
+      </c>
+      <c r="E188" s="4" t="s">
         <v>660</v>
       </c>
-      <c r="E188" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F188" s="4" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="G188" s="4">
         <v>5</v>
       </c>
       <c r="H188" s="4">
         <v>12</v>
       </c>
       <c r="I188" s="4" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="J188" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K188" s="4">
         <v>3961</v>
       </c>
       <c r="L188" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M188" s="4">
         <v>2</v>
       </c>
       <c r="N188" s="4">
         <v>0</v>
       </c>
       <c r="O188" s="4">
         <v>8</v>
       </c>
       <c r="P188" s="4" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="Q188" s="4" t="s">
         <v>165</v>
       </c>
       <c r="R188" s="4">
         <v>95</v>
       </c>
       <c r="S188" s="4" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="T188" s="4" t="s">
-        <v>604</v>
+        <v>586</v>
       </c>
       <c r="U188" s="4">
         <v>14</v>
       </c>
     </row>
     <row r="189" spans="1:21">
       <c r="A189" s="3">
         <v>46196.0</v>
       </c>
       <c r="B189" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C189" s="7">
         <v>0.80208333333333</v>
       </c>
       <c r="D189" s="5" t="s">
+        <v>662</v>
+      </c>
+      <c r="E189" s="5" t="s">
         <v>663</v>
       </c>
-      <c r="E189" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F189" s="5" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="G189" s="5">
         <v>5</v>
       </c>
       <c r="H189" s="5">
         <v>12</v>
       </c>
       <c r="I189" s="5" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="J189" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K189" s="5">
         <v>3961</v>
       </c>
       <c r="L189" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M189" s="5">
         <v>3</v>
       </c>
       <c r="N189" s="5">
         <v>0</v>
       </c>
       <c r="O189" s="5">
         <v>6</v>
       </c>
       <c r="P189" s="5" t="s">
-        <v>597</v>
+        <v>579</v>
       </c>
       <c r="Q189" s="5"/>
       <c r="R189" s="5">
         <v>91</v>
       </c>
       <c r="S189" s="5" t="s">
+        <v>664</v>
+      </c>
+      <c r="T189" s="5" t="s">
         <v>665</v>
-      </c>
-[...1 lines deleted...]
-        <v>666</v>
       </c>
       <c r="U189" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="190" spans="1:21">
       <c r="A190" s="2">
         <v>46196.0</v>
       </c>
       <c r="B190" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C190" s="6">
         <v>0.80208333333333</v>
       </c>
       <c r="D190" s="4" t="s">
+        <v>666</v>
+      </c>
+      <c r="E190" s="4" t="s">
         <v>667</v>
       </c>
-      <c r="E190" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F190" s="4" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="G190" s="4">
         <v>5</v>
       </c>
       <c r="H190" s="4">
         <v>12</v>
       </c>
       <c r="I190" s="4" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="J190" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K190" s="4">
         <v>3961</v>
       </c>
       <c r="L190" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M190" s="4">
         <v>4</v>
       </c>
       <c r="N190" s="4">
         <v>0</v>
       </c>
       <c r="O190" s="4">
         <v>8</v>
       </c>
       <c r="P190" s="4" t="s">
-        <v>597</v>
+        <v>579</v>
       </c>
       <c r="Q190" s="4"/>
       <c r="R190" s="4">
         <v>91</v>
       </c>
       <c r="S190" s="4" t="s">
+        <v>668</v>
+      </c>
+      <c r="T190" s="4" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
       <c r="U190" s="4">
         <v>334</v>
       </c>
     </row>
     <row r="191" spans="1:21">
       <c r="A191" s="3">
         <v>46196.0</v>
       </c>
       <c r="B191" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C191" s="7">
         <v>0.80208333333333</v>
       </c>
       <c r="D191" s="5" t="s">
+        <v>670</v>
+      </c>
+      <c r="E191" s="5" t="s">
         <v>671</v>
       </c>
-      <c r="E191" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F191" s="5" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="G191" s="5">
         <v>5</v>
       </c>
       <c r="H191" s="5">
         <v>12</v>
       </c>
       <c r="I191" s="5" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="J191" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K191" s="5">
         <v>3961</v>
       </c>
       <c r="L191" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M191" s="5">
         <v>5</v>
       </c>
       <c r="N191" s="5">
         <v>0</v>
       </c>
       <c r="O191" s="5">
         <v>4</v>
       </c>
       <c r="P191" s="5" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="Q191" s="5" t="s">
         <v>47</v>
       </c>
       <c r="R191" s="5">
         <v>93</v>
       </c>
       <c r="S191" s="5" t="s">
+        <v>673</v>
+      </c>
+      <c r="T191" s="5" t="s">
         <v>674</v>
-      </c>
-[...1 lines deleted...]
-        <v>675</v>
       </c>
       <c r="U191" s="5">
         <v>30</v>
       </c>
     </row>
     <row r="192" spans="1:21">
       <c r="A192" s="2">
         <v>46196.0</v>
       </c>
       <c r="B192" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C192" s="6">
         <v>0.80208333333333</v>
       </c>
       <c r="D192" s="4" t="s">
+        <v>675</v>
+      </c>
+      <c r="E192" s="4" t="s">
         <v>676</v>
       </c>
-      <c r="E192" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F192" s="4" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="G192" s="4">
         <v>5</v>
       </c>
       <c r="H192" s="4">
         <v>12</v>
       </c>
       <c r="I192" s="4" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="J192" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K192" s="4">
         <v>3961</v>
       </c>
       <c r="L192" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M192" s="4">
         <v>6</v>
       </c>
       <c r="N192" s="4">
         <v>0</v>
       </c>
       <c r="O192" s="4">
         <v>5</v>
       </c>
       <c r="P192" s="4" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="Q192" s="4"/>
       <c r="R192" s="4">
         <v>83</v>
       </c>
       <c r="S192" s="4" t="s">
+        <v>678</v>
+      </c>
+      <c r="T192" s="4" t="s">
         <v>679</v>
-      </c>
-[...1 lines deleted...]
-        <v>680</v>
       </c>
       <c r="U192" s="4">
         <v>11</v>
       </c>
     </row>
     <row r="193" spans="1:21">
       <c r="A193" s="3">
         <v>46196.0</v>
       </c>
       <c r="B193" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C193" s="7">
         <v>0.80208333333333</v>
       </c>
       <c r="D193" s="5" t="s">
+        <v>680</v>
+      </c>
+      <c r="E193" s="5" t="s">
         <v>681</v>
       </c>
-      <c r="E193" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F193" s="5" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="G193" s="5">
         <v>5</v>
       </c>
       <c r="H193" s="5">
         <v>12</v>
       </c>
       <c r="I193" s="5" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="J193" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K193" s="5">
         <v>3961</v>
       </c>
       <c r="L193" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M193" s="5">
         <v>7</v>
       </c>
       <c r="N193" s="5">
         <v>0</v>
       </c>
       <c r="O193" s="5">
         <v>6</v>
       </c>
       <c r="P193" s="5" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="Q193" s="5" t="s">
         <v>47</v>
       </c>
       <c r="R193" s="5">
         <v>80</v>
       </c>
       <c r="S193" s="5" t="s">
-        <v>584</v>
+        <v>622</v>
       </c>
       <c r="T193" s="5" t="s">
         <v>295</v>
       </c>
       <c r="U193" s="5">
         <v>27</v>
       </c>
     </row>
     <row r="194" spans="1:21">
       <c r="A194" s="2">
         <v>46196.0</v>
       </c>
       <c r="B194" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C194" s="6">
         <v>0.80208333333333</v>
       </c>
       <c r="D194" s="4" t="s">
+        <v>683</v>
+      </c>
+      <c r="E194" s="4" t="s">
         <v>684</v>
       </c>
-      <c r="E194" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F194" s="4" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="G194" s="4">
         <v>5</v>
       </c>
       <c r="H194" s="4">
         <v>12</v>
       </c>
       <c r="I194" s="4" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="J194" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K194" s="4">
         <v>3961</v>
       </c>
       <c r="L194" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M194" s="4">
         <v>8</v>
       </c>
       <c r="N194" s="4">
         <v>0</v>
       </c>
       <c r="O194" s="4">
         <v>6</v>
       </c>
       <c r="P194" s="4" t="s">
-        <v>580</v>
+        <v>593</v>
       </c>
       <c r="Q194" s="4" t="s">
         <v>165</v>
       </c>
       <c r="R194" s="4">
         <v>78</v>
       </c>
       <c r="S194" s="4" t="s">
+        <v>649</v>
+      </c>
+      <c r="T194" s="4" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
       <c r="U194" s="4">
         <v>20</v>
       </c>
     </row>
     <row r="195" spans="1:21">
       <c r="A195" s="3">
         <v>46196.0</v>
       </c>
       <c r="B195" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C195" s="7">
         <v>0.80208333333333</v>
       </c>
       <c r="D195" s="5" t="s">
+        <v>685</v>
+      </c>
+      <c r="E195" s="5" t="s">
         <v>686</v>
       </c>
-      <c r="E195" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F195" s="5" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="G195" s="5">
         <v>5</v>
       </c>
       <c r="H195" s="5">
         <v>12</v>
       </c>
       <c r="I195" s="5" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="J195" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K195" s="5">
         <v>3961</v>
       </c>
       <c r="L195" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M195" s="5">
         <v>9</v>
       </c>
       <c r="N195" s="5">
         <v>0</v>
       </c>
       <c r="O195" s="5">
         <v>7</v>
       </c>
       <c r="P195" s="5" t="s">
-        <v>614</v>
+        <v>597</v>
       </c>
       <c r="Q195" s="5" t="s">
         <v>47</v>
       </c>
       <c r="R195" s="5">
         <v>77</v>
       </c>
       <c r="S195" s="5" t="s">
+        <v>637</v>
+      </c>
+      <c r="T195" s="5" t="s">
         <v>638</v>
-      </c>
-[...1 lines deleted...]
-        <v>639</v>
       </c>
       <c r="U195" s="5">
         <v>26</v>
       </c>
     </row>
     <row r="196" spans="1:21">
       <c r="A196" s="2">
         <v>46196.0</v>
       </c>
       <c r="B196" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C196" s="6">
         <v>0.80208333333333</v>
       </c>
       <c r="D196" s="4" t="s">
+        <v>687</v>
+      </c>
+      <c r="E196" s="4" t="s">
         <v>688</v>
       </c>
-      <c r="E196" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F196" s="4" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="G196" s="4">
         <v>5</v>
       </c>
       <c r="H196" s="4">
         <v>12</v>
       </c>
       <c r="I196" s="4" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="J196" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K196" s="4">
         <v>3961</v>
       </c>
       <c r="L196" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M196" s="4">
         <v>10</v>
       </c>
       <c r="N196" s="4">
         <v>0</v>
       </c>
       <c r="O196" s="4">
         <v>4</v>
       </c>
       <c r="P196" s="4" t="s">
-        <v>614</v>
+        <v>597</v>
       </c>
       <c r="Q196" s="4" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="R196" s="4">
         <v>83</v>
       </c>
       <c r="S196" s="4" t="s">
+        <v>690</v>
+      </c>
+      <c r="T196" s="4" t="s">
         <v>691</v>
-      </c>
-[...1 lines deleted...]
-        <v>692</v>
       </c>
       <c r="U196" s="4">
         <v>19</v>
       </c>
     </row>
     <row r="197" spans="1:21">
       <c r="A197" s="3">
         <v>46196.0</v>
       </c>
       <c r="B197" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C197" s="7">
         <v>0.80208333333333</v>
       </c>
       <c r="D197" s="5" t="s">
+        <v>692</v>
+      </c>
+      <c r="E197" s="5" t="s">
         <v>693</v>
       </c>
-      <c r="E197" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F197" s="5" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="G197" s="5">
         <v>5</v>
       </c>
       <c r="H197" s="5">
         <v>12</v>
       </c>
       <c r="I197" s="5" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="J197" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K197" s="5">
         <v>3961</v>
       </c>
       <c r="L197" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M197" s="5">
         <v>11</v>
       </c>
       <c r="N197" s="5">
         <v>0</v>
       </c>
       <c r="O197" s="5">
         <v>5</v>
       </c>
       <c r="P197" s="5" t="s">
-        <v>619</v>
+        <v>602</v>
       </c>
       <c r="Q197" s="5" t="s">
         <v>289</v>
       </c>
       <c r="R197" s="5">
         <v>76</v>
       </c>
       <c r="S197" s="5" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="T197" s="5" t="s">
         <v>531</v>
       </c>
       <c r="U197" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="198" spans="1:21">
       <c r="A198" s="2">
         <v>46196.0</v>
       </c>
       <c r="B198" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C198" s="6">
         <v>0.80208333333333</v>
       </c>
       <c r="D198" s="4" t="s">
+        <v>695</v>
+      </c>
+      <c r="E198" s="4" t="s">
         <v>696</v>
       </c>
-      <c r="E198" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F198" s="4" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="G198" s="4">
         <v>5</v>
       </c>
       <c r="H198" s="4">
         <v>12</v>
       </c>
       <c r="I198" s="4" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="J198" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K198" s="4">
         <v>3961</v>
       </c>
       <c r="L198" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M198" s="4">
         <v>12</v>
       </c>
       <c r="N198" s="4">
         <v>0</v>
       </c>
       <c r="O198" s="4">
         <v>4</v>
       </c>
       <c r="P198" s="4" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="Q198" s="4" t="s">
         <v>47</v>
       </c>
       <c r="R198" s="4">
         <v>80</v>
       </c>
       <c r="S198" s="4" t="s">
+        <v>698</v>
+      </c>
+      <c r="T198" s="4" t="s">
         <v>699</v>
-      </c>
-[...1 lines deleted...]
-        <v>700</v>
       </c>
       <c r="U198" s="4">
         <v>92</v>
       </c>
     </row>
     <row r="199" spans="1:21">
       <c r="A199" s="3">
         <v>46196.0</v>
       </c>
       <c r="B199" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C199" s="7">
         <v>0.82638888888889</v>
       </c>
       <c r="D199" s="5" t="s">
+        <v>700</v>
+      </c>
+      <c r="E199" s="5" t="s">
         <v>701</v>
       </c>
-      <c r="E199" s="5" t="s">
+      <c r="F199" s="5" t="s">
         <v>702</v>
-      </c>
-[...1 lines deleted...]
-        <v>703</v>
       </c>
       <c r="G199" s="5">
         <v>5</v>
       </c>
       <c r="H199" s="5">
         <v>7</v>
       </c>
       <c r="I199" s="5" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="J199" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K199" s="5">
         <v>5017</v>
       </c>
       <c r="L199" s="5" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="M199" s="5">
         <v>1</v>
       </c>
       <c r="N199" s="5">
         <v>0</v>
       </c>
       <c r="O199" s="5">
         <v>8</v>
       </c>
       <c r="P199" s="5" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="Q199" s="5" t="s">
         <v>138</v>
       </c>
       <c r="R199" s="5">
         <v>105</v>
       </c>
       <c r="S199" s="5" t="s">
-        <v>577</v>
+        <v>616</v>
       </c>
       <c r="T199" s="5" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
       <c r="U199" s="5">
         <v>31</v>
       </c>
     </row>
     <row r="200" spans="1:21">
       <c r="A200" s="2">
         <v>46196.0</v>
       </c>
       <c r="B200" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C200" s="6">
         <v>0.82638888888889</v>
       </c>
       <c r="D200" s="4" t="s">
+        <v>706</v>
+      </c>
+      <c r="E200" s="4" t="s">
         <v>707</v>
       </c>
-      <c r="E200" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F200" s="4" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="G200" s="4">
         <v>5</v>
       </c>
       <c r="H200" s="4">
         <v>7</v>
       </c>
       <c r="I200" s="4" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="J200" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K200" s="4">
         <v>5017</v>
       </c>
       <c r="L200" s="4" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="M200" s="4">
         <v>2</v>
       </c>
       <c r="N200" s="4">
         <v>0</v>
       </c>
       <c r="O200" s="4">
         <v>9</v>
       </c>
       <c r="P200" s="4" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="Q200" s="4"/>
       <c r="R200" s="4">
         <v>100</v>
       </c>
       <c r="S200" s="4" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="T200" s="4" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
       <c r="U200" s="4">
         <v>30</v>
       </c>
     </row>
     <row r="201" spans="1:21">
       <c r="A201" s="3">
         <v>46196.0</v>
       </c>
       <c r="B201" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C201" s="7">
         <v>0.82638888888889</v>
       </c>
       <c r="D201" s="5" t="s">
+        <v>710</v>
+      </c>
+      <c r="E201" s="5" t="s">
         <v>711</v>
       </c>
-      <c r="E201" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F201" s="5" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="G201" s="5">
         <v>5</v>
       </c>
       <c r="H201" s="5">
         <v>7</v>
       </c>
       <c r="I201" s="5" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="J201" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K201" s="5">
         <v>5017</v>
       </c>
       <c r="L201" s="5" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="M201" s="5">
         <v>3</v>
       </c>
       <c r="N201" s="5">
         <v>0</v>
       </c>
       <c r="O201" s="5">
         <v>9</v>
       </c>
       <c r="P201" s="5" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="Q201" s="5" t="s">
         <v>52</v>
       </c>
       <c r="R201" s="5">
         <v>100</v>
       </c>
       <c r="S201" s="5" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="T201" s="5" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="U201" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="202" spans="1:21">
       <c r="A202" s="2">
         <v>46196.0</v>
       </c>
       <c r="B202" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C202" s="6">
         <v>0.82638888888889</v>
       </c>
       <c r="D202" s="4" t="s">
+        <v>713</v>
+      </c>
+      <c r="E202" s="4" t="s">
         <v>714</v>
       </c>
-      <c r="E202" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="4" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="G202" s="4">
         <v>5</v>
       </c>
       <c r="H202" s="4">
         <v>7</v>
       </c>
       <c r="I202" s="4" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="J202" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K202" s="4">
         <v>5017</v>
       </c>
       <c r="L202" s="4" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="M202" s="4">
         <v>4</v>
       </c>
       <c r="N202" s="4">
         <v>0</v>
       </c>
       <c r="O202" s="4">
         <v>11</v>
       </c>
       <c r="P202" s="4" t="s">
-        <v>602</v>
+        <v>584</v>
       </c>
       <c r="Q202" s="4" t="s">
         <v>138</v>
       </c>
       <c r="R202" s="4">
         <v>94</v>
       </c>
       <c r="S202" s="4" t="s">
+        <v>715</v>
+      </c>
+      <c r="T202" s="4" t="s">
         <v>716</v>
-      </c>
-[...1 lines deleted...]
-        <v>717</v>
       </c>
       <c r="U202" s="4">
         <v>31</v>
       </c>
     </row>
     <row r="203" spans="1:21">
       <c r="A203" s="3">
         <v>46196.0</v>
       </c>
       <c r="B203" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C203" s="7">
         <v>0.82638888888889</v>
       </c>
       <c r="D203" s="5" t="s">
+        <v>717</v>
+      </c>
+      <c r="E203" s="5" t="s">
         <v>718</v>
       </c>
-      <c r="E203" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="5" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="G203" s="5">
         <v>5</v>
       </c>
       <c r="H203" s="5">
         <v>7</v>
       </c>
       <c r="I203" s="5" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="J203" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K203" s="5">
         <v>5017</v>
       </c>
       <c r="L203" s="5" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="M203" s="5">
         <v>5</v>
       </c>
       <c r="N203" s="5">
         <v>0</v>
       </c>
       <c r="O203" s="5">
         <v>8</v>
       </c>
       <c r="P203" s="5" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="Q203" s="5" t="s">
         <v>138</v>
       </c>
       <c r="R203" s="5">
         <v>82</v>
       </c>
       <c r="S203" s="5" t="s">
+        <v>649</v>
+      </c>
+      <c r="T203" s="5" t="s">
         <v>650</v>
-      </c>
-[...1 lines deleted...]
-        <v>651</v>
       </c>
       <c r="U203" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="204" spans="1:21">
       <c r="A204" s="2">
         <v>46196.0</v>
       </c>
       <c r="B204" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C204" s="6">
         <v>0.82638888888889</v>
       </c>
       <c r="D204" s="4" t="s">
+        <v>719</v>
+      </c>
+      <c r="E204" s="4" t="s">
         <v>720</v>
       </c>
-      <c r="E204" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F204" s="4" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="G204" s="4">
         <v>5</v>
       </c>
       <c r="H204" s="4">
         <v>7</v>
       </c>
       <c r="I204" s="4" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="J204" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K204" s="4">
         <v>5017</v>
       </c>
       <c r="L204" s="4" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="M204" s="4">
         <v>6</v>
       </c>
       <c r="N204" s="4">
         <v>0</v>
       </c>
       <c r="O204" s="4">
         <v>7</v>
       </c>
       <c r="P204" s="4" t="s">
         <v>46</v>
       </c>
       <c r="Q204" s="4"/>
       <c r="R204" s="4">
         <v>79</v>
       </c>
       <c r="S204" s="4" t="s">
-        <v>574</v>
+        <v>613</v>
       </c>
       <c r="T204" s="4" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="U204" s="4">
         <v>49</v>
       </c>
     </row>
     <row r="205" spans="1:21">
       <c r="A205" s="3">
         <v>46196.0</v>
       </c>
       <c r="B205" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C205" s="7">
         <v>0.82638888888889</v>
       </c>
       <c r="D205" s="5" t="s">
+        <v>722</v>
+      </c>
+      <c r="E205" s="5" t="s">
         <v>723</v>
       </c>
-      <c r="E205" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F205" s="5" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="G205" s="5">
         <v>5</v>
       </c>
       <c r="H205" s="5">
         <v>7</v>
       </c>
       <c r="I205" s="5" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="J205" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K205" s="5">
         <v>5017</v>
       </c>
       <c r="L205" s="5" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="M205" s="5">
         <v>7</v>
       </c>
       <c r="N205" s="5">
         <v>0</v>
       </c>
       <c r="O205" s="5">
         <v>11</v>
       </c>
       <c r="P205" s="5" t="s">
         <v>46</v>
       </c>
       <c r="Q205" s="5"/>
       <c r="R205" s="5">
         <v>79</v>
       </c>
       <c r="S205" s="5" t="s">
-        <v>584</v>
+        <v>622</v>
       </c>
       <c r="T205" s="5" t="s">
         <v>531</v>
       </c>
       <c r="U205" s="5">
         <v>45</v>
       </c>
     </row>
     <row r="206" spans="1:21">
       <c r="A206" s="2">
         <v>46196.0</v>
       </c>
       <c r="B206" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C206" s="6">
         <v>0.84722222222222</v>
       </c>
       <c r="D206" s="4" t="s">
+        <v>724</v>
+      </c>
+      <c r="E206" s="4" t="s">
         <v>725</v>
       </c>
-      <c r="E206" s="4" t="s">
+      <c r="F206" s="4" t="s">
         <v>726</v>
-      </c>
-[...1 lines deleted...]
-        <v>727</v>
       </c>
       <c r="G206" s="4">
         <v>4</v>
       </c>
       <c r="H206" s="4">
         <v>8</v>
       </c>
       <c r="I206" s="4" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="J206" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K206" s="4">
         <v>5281</v>
       </c>
       <c r="L206" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M206" s="4">
         <v>4</v>
       </c>
       <c r="N206" s="4">
         <v>0</v>
       </c>
       <c r="O206" s="4">
         <v>6</v>
       </c>
       <c r="P206" s="4" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="Q206" s="4" t="s">
         <v>47</v>
       </c>
       <c r="R206" s="4">
         <v>104</v>
       </c>
       <c r="S206" s="4" t="s">
+        <v>728</v>
+      </c>
+      <c r="T206" s="4" t="s">
         <v>729</v>
-      </c>
-[...1 lines deleted...]
-        <v>730</v>
       </c>
       <c r="U206" s="4">
         <v>30</v>
       </c>
     </row>
     <row r="207" spans="1:21">
       <c r="A207" s="3">
         <v>46196.0</v>
       </c>
       <c r="B207" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C207" s="7">
         <v>0.84722222222222</v>
       </c>
       <c r="D207" s="5" t="s">
+        <v>730</v>
+      </c>
+      <c r="E207" s="5" t="s">
         <v>731</v>
       </c>
-      <c r="E207" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F207" s="5" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="G207" s="5">
         <v>4</v>
       </c>
       <c r="H207" s="5">
         <v>8</v>
       </c>
       <c r="I207" s="5" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="J207" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K207" s="5">
         <v>5281</v>
       </c>
       <c r="L207" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M207" s="5">
         <v>5</v>
       </c>
       <c r="N207" s="5">
         <v>0</v>
       </c>
       <c r="O207" s="5">
         <v>7</v>
       </c>
       <c r="P207" s="5" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="Q207" s="5"/>
       <c r="R207" s="5">
         <v>101</v>
       </c>
       <c r="S207" s="5" t="s">
+        <v>629</v>
+      </c>
+      <c r="T207" s="5" t="s">
         <v>630</v>
-      </c>
-[...1 lines deleted...]
-        <v>631</v>
       </c>
       <c r="U207" s="5">
         <v>21</v>
       </c>
     </row>
     <row r="208" spans="1:21">
       <c r="A208" s="2">
         <v>46196.0</v>
       </c>
       <c r="B208" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C208" s="6">
         <v>0.84722222222222</v>
       </c>
       <c r="D208" s="4" t="s">
+        <v>732</v>
+      </c>
+      <c r="E208" s="4" t="s">
         <v>733</v>
       </c>
-      <c r="E208" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F208" s="4" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="G208" s="4">
         <v>4</v>
       </c>
       <c r="H208" s="4">
         <v>8</v>
       </c>
       <c r="I208" s="4" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="J208" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K208" s="4">
         <v>5281</v>
       </c>
       <c r="L208" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M208" s="4">
         <v>6</v>
       </c>
       <c r="N208" s="4">
         <v>0</v>
       </c>
       <c r="O208" s="4">
         <v>9</v>
       </c>
       <c r="P208" s="4" t="s">
-        <v>597</v>
+        <v>579</v>
       </c>
       <c r="Q208" s="4"/>
       <c r="R208" s="4">
         <v>100</v>
       </c>
       <c r="S208" s="4" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="T208" s="4" t="s">
         <v>295</v>
       </c>
       <c r="U208" s="4">
         <v>27</v>
       </c>
     </row>
     <row r="209" spans="1:21">
       <c r="A209" s="3">
         <v>46196.0</v>
       </c>
       <c r="B209" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C209" s="7">
         <v>0.84722222222222</v>
       </c>
       <c r="D209" s="5" t="s">
+        <v>734</v>
+      </c>
+      <c r="E209" s="5" t="s">
         <v>735</v>
       </c>
-      <c r="E209" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F209" s="5" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="G209" s="5">
         <v>4</v>
       </c>
       <c r="H209" s="5">
         <v>8</v>
       </c>
       <c r="I209" s="5" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="J209" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K209" s="5">
         <v>5281</v>
       </c>
       <c r="L209" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M209" s="5">
         <v>7</v>
       </c>
       <c r="N209" s="5">
         <v>0</v>
       </c>
       <c r="O209" s="5">
         <v>7</v>
       </c>
       <c r="P209" s="5" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="Q209" s="5"/>
       <c r="R209" s="5">
         <v>99</v>
       </c>
       <c r="S209" s="5" t="s">
+        <v>737</v>
+      </c>
+      <c r="T209" s="5" t="s">
         <v>738</v>
-      </c>
-[...1 lines deleted...]
-        <v>739</v>
       </c>
       <c r="U209" s="5">
         <v>21</v>
       </c>
     </row>
     <row r="210" spans="1:21">
       <c r="A210" s="2">
         <v>46196.0</v>
       </c>
       <c r="B210" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C210" s="6">
         <v>0.84722222222222</v>
       </c>
       <c r="D210" s="4" t="s">
+        <v>739</v>
+      </c>
+      <c r="E210" s="4" t="s">
         <v>740</v>
       </c>
-      <c r="E210" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F210" s="4" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="G210" s="4">
         <v>4</v>
       </c>
       <c r="H210" s="4">
         <v>8</v>
       </c>
       <c r="I210" s="4" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="J210" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K210" s="4">
         <v>5281</v>
       </c>
       <c r="L210" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M210" s="4">
         <v>8</v>
       </c>
       <c r="N210" s="4">
         <v>0</v>
       </c>
       <c r="O210" s="4">
         <v>5</v>
       </c>
       <c r="P210" s="4" t="s">
-        <v>573</v>
+        <v>612</v>
       </c>
       <c r="Q210" s="4" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="R210" s="4">
         <v>94</v>
       </c>
       <c r="S210" s="4" t="s">
-        <v>574</v>
+        <v>613</v>
       </c>
       <c r="T210" s="4" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
       <c r="U210" s="4">
         <v>11</v>
       </c>
     </row>
     <row r="211" spans="1:21">
       <c r="A211" s="3">
         <v>46196.0</v>
       </c>
       <c r="B211" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C211" s="7">
         <v>0.84722222222222</v>
       </c>
       <c r="D211" s="5" t="s">
+        <v>742</v>
+      </c>
+      <c r="E211" s="5" t="s">
         <v>743</v>
       </c>
-      <c r="E211" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F211" s="5" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="G211" s="5">
         <v>4</v>
       </c>
       <c r="H211" s="5">
         <v>8</v>
       </c>
       <c r="I211" s="5" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="J211" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K211" s="5">
         <v>5281</v>
       </c>
       <c r="L211" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M211" s="5">
         <v>1</v>
       </c>
       <c r="N211" s="5">
         <v>0</v>
       </c>
       <c r="O211" s="5">
         <v>8</v>
       </c>
       <c r="P211" s="5" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="Q211" s="5" t="s">
         <v>289</v>
       </c>
       <c r="R211" s="5">
         <v>106</v>
       </c>
       <c r="S211" s="5" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="T211" s="5" t="s">
-        <v>616</v>
+        <v>599</v>
       </c>
       <c r="U211" s="5">
         <v>27</v>
       </c>
     </row>
     <row r="212" spans="1:21">
       <c r="A212" s="2">
         <v>46196.0</v>
       </c>
       <c r="B212" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C212" s="6">
         <v>0.84722222222222</v>
       </c>
       <c r="D212" s="4" t="s">
+        <v>744</v>
+      </c>
+      <c r="E212" s="4" t="s">
         <v>745</v>
       </c>
-      <c r="E212" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F212" s="4" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="G212" s="4">
         <v>4</v>
       </c>
       <c r="H212" s="4">
         <v>8</v>
       </c>
       <c r="I212" s="4" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="J212" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K212" s="4">
         <v>5281</v>
       </c>
       <c r="L212" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M212" s="4">
         <v>2</v>
       </c>
       <c r="N212" s="4">
         <v>0</v>
       </c>
       <c r="O212" s="4">
         <v>10</v>
       </c>
       <c r="P212" s="4" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="Q212" s="4" t="s">
         <v>52</v>
       </c>
       <c r="R212" s="4">
         <v>106</v>
       </c>
       <c r="S212" s="4" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="T212" s="4" t="s">
-        <v>616</v>
+        <v>599</v>
       </c>
       <c r="U212" s="4">
         <v>28</v>
       </c>
     </row>
     <row r="213" spans="1:21">
       <c r="A213" s="3">
         <v>46196.0</v>
       </c>
       <c r="B213" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C213" s="7">
         <v>0.84722222222222</v>
       </c>
       <c r="D213" s="5" t="s">
+        <v>747</v>
+      </c>
+      <c r="E213" s="5" t="s">
         <v>748</v>
       </c>
-      <c r="E213" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="5" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="G213" s="5">
         <v>4</v>
       </c>
       <c r="H213" s="5">
         <v>8</v>
       </c>
       <c r="I213" s="5" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="J213" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K213" s="5">
         <v>5281</v>
       </c>
       <c r="L213" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M213" s="5">
         <v>3</v>
       </c>
       <c r="N213" s="5">
         <v>0</v>
       </c>
       <c r="O213" s="5">
         <v>9</v>
       </c>
       <c r="P213" s="5" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="Q213" s="5"/>
       <c r="R213" s="5">
         <v>105</v>
       </c>
       <c r="S213" s="5" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="T213" s="5" t="s">
-        <v>624</v>
+        <v>607</v>
       </c>
       <c r="U213" s="5">
         <v>17</v>
       </c>
     </row>
     <row r="214" spans="1:21">
       <c r="A214" s="2">
         <v>46196.0</v>
       </c>
       <c r="B214" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C214" s="6">
         <v>0.86805555555556</v>
       </c>
       <c r="D214" s="4" t="s">
+        <v>750</v>
+      </c>
+      <c r="E214" s="4" t="s">
         <v>751</v>
       </c>
-      <c r="E214" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="4" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="G214" s="4">
         <v>5</v>
       </c>
       <c r="H214" s="4">
         <v>9</v>
       </c>
       <c r="I214" s="4" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="J214" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K214" s="4">
         <v>5017</v>
       </c>
       <c r="L214" s="4" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="M214" s="4">
         <v>1</v>
       </c>
       <c r="N214" s="4">
         <v>0</v>
       </c>
       <c r="O214" s="4">
         <v>6</v>
       </c>
       <c r="P214" s="4" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="Q214" s="4" t="s">
-        <v>754</v>
+        <v>753</v>
       </c>
       <c r="R214" s="4">
         <v>92</v>
       </c>
       <c r="S214" s="4" t="s">
-        <v>755</v>
+        <v>754</v>
       </c>
       <c r="T214" s="4" t="s">
-        <v>599</v>
+        <v>581</v>
       </c>
       <c r="U214" s="4">
         <v>31</v>
       </c>
     </row>
     <row r="215" spans="1:21">
       <c r="A215" s="3">
         <v>46196.0</v>
       </c>
       <c r="B215" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C215" s="7">
         <v>0.86805555555556</v>
       </c>
       <c r="D215" s="5" t="s">
+        <v>755</v>
+      </c>
+      <c r="E215" s="5" t="s">
         <v>756</v>
       </c>
-      <c r="E215" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F215" s="5" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="G215" s="5">
         <v>5</v>
       </c>
       <c r="H215" s="5">
         <v>9</v>
       </c>
       <c r="I215" s="5" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="J215" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K215" s="5">
         <v>5017</v>
       </c>
       <c r="L215" s="5" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="M215" s="5">
         <v>2</v>
       </c>
       <c r="N215" s="5">
         <v>0</v>
       </c>
       <c r="O215" s="5">
         <v>8</v>
       </c>
       <c r="P215" s="5" t="s">
-        <v>597</v>
+        <v>579</v>
       </c>
       <c r="Q215" s="5" t="s">
         <v>52</v>
       </c>
       <c r="R215" s="5">
         <v>86</v>
       </c>
       <c r="S215" s="5" t="s">
-        <v>758</v>
+        <v>757</v>
       </c>
       <c r="T215" s="5" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="U215" s="5">
         <v>13</v>
       </c>
     </row>
     <row r="216" spans="1:21">
       <c r="A216" s="2">
         <v>46196.0</v>
       </c>
       <c r="B216" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C216" s="6">
         <v>0.86805555555556</v>
       </c>
       <c r="D216" s="4" t="s">
+        <v>758</v>
+      </c>
+      <c r="E216" s="4" t="s">
         <v>759</v>
       </c>
-      <c r="E216" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F216" s="4" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="G216" s="4">
         <v>5</v>
       </c>
       <c r="H216" s="4">
         <v>9</v>
       </c>
       <c r="I216" s="4" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="J216" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K216" s="4">
         <v>5017</v>
       </c>
       <c r="L216" s="4" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="M216" s="4">
         <v>3</v>
       </c>
       <c r="N216" s="4">
         <v>0</v>
       </c>
       <c r="O216" s="4">
         <v>9</v>
       </c>
       <c r="P216" s="4" t="s">
-        <v>597</v>
+        <v>579</v>
       </c>
       <c r="Q216" s="4" t="s">
         <v>289</v>
       </c>
       <c r="R216" s="4">
         <v>86</v>
       </c>
       <c r="S216" s="4" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="T216" s="4" t="s">
-        <v>616</v>
+        <v>599</v>
       </c>
       <c r="U216" s="4">
         <v>30</v>
       </c>
     </row>
     <row r="217" spans="1:21">
       <c r="A217" s="3">
         <v>46196.0</v>
       </c>
       <c r="B217" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C217" s="7">
         <v>0.86805555555556</v>
       </c>
       <c r="D217" s="5" t="s">
+        <v>760</v>
+      </c>
+      <c r="E217" s="5" t="s">
         <v>761</v>
       </c>
-      <c r="E217" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="5" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="G217" s="5">
         <v>5</v>
       </c>
       <c r="H217" s="5">
         <v>9</v>
       </c>
       <c r="I217" s="5" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="J217" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K217" s="5">
         <v>5017</v>
       </c>
       <c r="L217" s="5" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="M217" s="5">
         <v>4</v>
       </c>
       <c r="N217" s="5">
         <v>0</v>
       </c>
       <c r="O217" s="5">
         <v>8</v>
       </c>
       <c r="P217" s="5" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="Q217" s="5" t="s">
         <v>47</v>
       </c>
       <c r="R217" s="5">
         <v>83</v>
       </c>
       <c r="S217" s="5" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
       <c r="T217" s="5" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="U217" s="5">
         <v>65</v>
       </c>
     </row>
     <row r="218" spans="1:21">
       <c r="A218" s="2">
         <v>46196.0</v>
       </c>
       <c r="B218" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C218" s="6">
         <v>0.86805555555556</v>
       </c>
       <c r="D218" s="4" t="s">
+        <v>764</v>
+      </c>
+      <c r="E218" s="4" t="s">
         <v>765</v>
       </c>
-      <c r="E218" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="4" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="G218" s="4">
         <v>5</v>
       </c>
       <c r="H218" s="4">
         <v>9</v>
       </c>
       <c r="I218" s="4" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="J218" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K218" s="4">
         <v>5017</v>
       </c>
       <c r="L218" s="4" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="M218" s="4">
         <v>5</v>
       </c>
       <c r="N218" s="4">
         <v>0</v>
       </c>
       <c r="O218" s="4">
         <v>10</v>
       </c>
       <c r="P218" s="4" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="Q218" s="4" t="s">
         <v>138</v>
       </c>
       <c r="R218" s="4">
         <v>82</v>
       </c>
       <c r="S218" s="4" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="T218" s="4" t="s">
-        <v>624</v>
+        <v>607</v>
       </c>
       <c r="U218" s="4">
         <v>71</v>
       </c>
     </row>
     <row r="219" spans="1:21">
       <c r="A219" s="3">
         <v>46196.0</v>
       </c>
       <c r="B219" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C219" s="7">
         <v>0.86805555555556</v>
       </c>
       <c r="D219" s="5" t="s">
+        <v>767</v>
+      </c>
+      <c r="E219" s="5" t="s">
         <v>768</v>
       </c>
-      <c r="E219" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="5" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="G219" s="5">
         <v>5</v>
       </c>
       <c r="H219" s="5">
         <v>9</v>
       </c>
       <c r="I219" s="5" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="J219" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K219" s="5">
         <v>5017</v>
       </c>
       <c r="L219" s="5" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="M219" s="5">
         <v>6</v>
       </c>
       <c r="N219" s="5">
         <v>0</v>
       </c>
       <c r="O219" s="5">
         <v>10</v>
       </c>
       <c r="P219" s="5" t="s">
-        <v>602</v>
+        <v>584</v>
       </c>
       <c r="Q219" s="5" t="s">
         <v>143</v>
       </c>
       <c r="R219" s="5">
         <v>81</v>
       </c>
       <c r="S219" s="5" t="s">
+        <v>769</v>
+      </c>
+      <c r="T219" s="5" t="s">
         <v>770</v>
-      </c>
-[...1 lines deleted...]
-        <v>771</v>
       </c>
       <c r="U219" s="5">
         <v>32</v>
       </c>
     </row>
     <row r="220" spans="1:21">
       <c r="A220" s="2">
         <v>46196.0</v>
       </c>
       <c r="B220" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C220" s="6">
         <v>0.86805555555556</v>
       </c>
       <c r="D220" s="4" t="s">
+        <v>771</v>
+      </c>
+      <c r="E220" s="4" t="s">
         <v>772</v>
       </c>
-      <c r="E220" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F220" s="4" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="G220" s="4">
         <v>5</v>
       </c>
       <c r="H220" s="4">
         <v>9</v>
       </c>
       <c r="I220" s="4" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="J220" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K220" s="4">
         <v>5017</v>
       </c>
       <c r="L220" s="4" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="M220" s="4">
         <v>7</v>
       </c>
       <c r="N220" s="4">
         <v>0</v>
       </c>
       <c r="O220" s="4">
         <v>8</v>
       </c>
       <c r="P220" s="4" t="s">
-        <v>573</v>
+        <v>612</v>
       </c>
       <c r="Q220" s="4" t="s">
         <v>289</v>
       </c>
       <c r="R220" s="4">
         <v>80</v>
       </c>
       <c r="S220" s="4" t="s">
-        <v>574</v>
+        <v>613</v>
       </c>
       <c r="T220" s="4" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="U220" s="4">
         <v>30</v>
       </c>
     </row>
     <row r="221" spans="1:21">
       <c r="A221" s="3">
         <v>46196.0</v>
       </c>
       <c r="B221" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C221" s="7">
         <v>0.86805555555556</v>
       </c>
       <c r="D221" s="5" t="s">
+        <v>773</v>
+      </c>
+      <c r="E221" s="5" t="s">
         <v>774</v>
       </c>
-      <c r="E221" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="5" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="G221" s="5">
         <v>5</v>
       </c>
       <c r="H221" s="5">
         <v>9</v>
       </c>
       <c r="I221" s="5" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="J221" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K221" s="5">
         <v>5017</v>
       </c>
       <c r="L221" s="5" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="M221" s="5">
         <v>8</v>
       </c>
       <c r="N221" s="5">
         <v>0</v>
       </c>
       <c r="O221" s="5">
         <v>9</v>
       </c>
       <c r="P221" s="5" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
       <c r="Q221" s="5"/>
       <c r="R221" s="5">
         <v>76</v>
       </c>
       <c r="S221" s="5" t="s">
+        <v>776</v>
+      </c>
+      <c r="T221" s="5" t="s">
         <v>777</v>
-      </c>
-[...1 lines deleted...]
-        <v>778</v>
       </c>
       <c r="U221" s="5">
         <v>34</v>
       </c>
     </row>
     <row r="222" spans="1:21">
       <c r="A222" s="2">
         <v>46196.0</v>
       </c>
       <c r="B222" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C222" s="6">
         <v>0.86805555555556</v>
       </c>
       <c r="D222" s="4" t="s">
+        <v>778</v>
+      </c>
+      <c r="E222" s="4" t="s">
         <v>779</v>
       </c>
-      <c r="E222" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F222" s="4" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="G222" s="4">
         <v>5</v>
       </c>
       <c r="H222" s="4">
         <v>9</v>
       </c>
       <c r="I222" s="4" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="J222" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K222" s="4">
         <v>5017</v>
       </c>
       <c r="L222" s="4" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="M222" s="4">
         <v>9</v>
       </c>
       <c r="N222" s="4">
         <v>0</v>
       </c>
       <c r="O222" s="4">
         <v>9</v>
       </c>
       <c r="P222" s="4" t="s">
-        <v>614</v>
+        <v>597</v>
       </c>
       <c r="Q222" s="4"/>
       <c r="R222" s="4">
         <v>72</v>
       </c>
       <c r="S222" s="4" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="T222" s="4" t="s">
-        <v>624</v>
+        <v>607</v>
       </c>
       <c r="U222" s="4">
         <v>123</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -27876,421 +27867,78 @@
       <c r="U72" s="4">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U5"/>
+  <dimension ref="A1:U55"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:U5"/>
-[...342 lines deleted...]
-      <selection activeCell="A1" sqref="A1:U51"/>
+      <selection activeCell="A1" sqref="A1:U55"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="32.992" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="36.42" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="23.423" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
@@ -28320,3296 +27968,3521 @@
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="1" t="s">
         <v>18</v>
       </c>
       <c r="T1" s="1" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" s="2">
         <v>46196.0</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C2" s="6">
         <v>0.73263888888889</v>
       </c>
       <c r="D2" s="4" t="s">
-        <v>587</v>
+        <v>569</v>
       </c>
       <c r="E2" s="4" t="s">
-        <v>588</v>
+        <v>570</v>
       </c>
       <c r="F2" s="4" t="s">
-        <v>589</v>
+        <v>571</v>
       </c>
       <c r="G2" s="4">
         <v>4</v>
       </c>
       <c r="H2" s="4">
         <v>8</v>
       </c>
       <c r="I2" s="4" t="s">
-        <v>590</v>
+        <v>572</v>
       </c>
       <c r="J2" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K2" s="4">
         <v>4967</v>
       </c>
       <c r="L2" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M2" s="4">
         <v>1</v>
       </c>
       <c r="N2" s="4">
         <v>0</v>
       </c>
       <c r="O2" s="4">
         <v>7</v>
       </c>
       <c r="P2" s="4" t="s">
-        <v>592</v>
+        <v>574</v>
       </c>
       <c r="Q2" s="4" t="s">
         <v>47</v>
       </c>
       <c r="R2" s="4">
         <v>111</v>
       </c>
       <c r="S2" s="4" t="s">
-        <v>593</v>
+        <v>575</v>
       </c>
       <c r="T2" s="4" t="s">
-        <v>594</v>
+        <v>576</v>
       </c>
       <c r="U2" s="4">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" s="3">
         <v>46196.0</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C3" s="7">
         <v>0.73263888888889</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>595</v>
+        <v>577</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>596</v>
+        <v>578</v>
       </c>
       <c r="F3" s="5" t="s">
-        <v>589</v>
+        <v>571</v>
       </c>
       <c r="G3" s="5">
         <v>4</v>
       </c>
       <c r="H3" s="5">
         <v>8</v>
       </c>
       <c r="I3" s="5" t="s">
-        <v>590</v>
+        <v>572</v>
       </c>
       <c r="J3" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K3" s="5">
         <v>4967</v>
       </c>
       <c r="L3" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M3" s="5">
         <v>2</v>
       </c>
       <c r="N3" s="5">
         <v>0</v>
       </c>
       <c r="O3" s="5">
         <v>5</v>
       </c>
       <c r="P3" s="5" t="s">
-        <v>597</v>
+        <v>579</v>
       </c>
       <c r="Q3" s="5" t="s">
         <v>289</v>
       </c>
       <c r="R3" s="5">
         <v>104</v>
       </c>
       <c r="S3" s="5" t="s">
-        <v>598</v>
+        <v>580</v>
       </c>
       <c r="T3" s="5" t="s">
-        <v>599</v>
+        <v>581</v>
       </c>
       <c r="U3" s="5">
         <v>247</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" s="2">
         <v>46196.0</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C4" s="6">
         <v>0.73263888888889</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>600</v>
+        <v>582</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>601</v>
+        <v>583</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>589</v>
+        <v>571</v>
       </c>
       <c r="G4" s="4">
         <v>4</v>
       </c>
       <c r="H4" s="4">
         <v>8</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>590</v>
+        <v>572</v>
       </c>
       <c r="J4" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K4" s="4">
         <v>4967</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M4" s="4">
         <v>3</v>
       </c>
       <c r="N4" s="4">
         <v>0</v>
       </c>
       <c r="O4" s="4">
         <v>6</v>
       </c>
       <c r="P4" s="4" t="s">
-        <v>602</v>
+        <v>584</v>
       </c>
       <c r="Q4" s="4" t="s">
         <v>289</v>
       </c>
       <c r="R4" s="4">
         <v>99</v>
       </c>
       <c r="S4" s="4" t="s">
-        <v>603</v>
+        <v>585</v>
       </c>
       <c r="T4" s="4" t="s">
-        <v>604</v>
+        <v>586</v>
       </c>
       <c r="U4" s="4">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" s="3">
         <v>46196.0</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C5" s="7">
         <v>0.73263888888889</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>605</v>
+        <v>587</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>606</v>
+        <v>588</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>589</v>
+        <v>571</v>
       </c>
       <c r="G5" s="5">
         <v>4</v>
       </c>
       <c r="H5" s="5">
         <v>8</v>
       </c>
       <c r="I5" s="5" t="s">
-        <v>590</v>
+        <v>572</v>
       </c>
       <c r="J5" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K5" s="5">
         <v>4967</v>
       </c>
       <c r="L5" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M5" s="5">
         <v>4</v>
       </c>
       <c r="N5" s="5">
         <v>0</v>
       </c>
       <c r="O5" s="5">
         <v>6</v>
       </c>
       <c r="P5" s="5" t="s">
-        <v>607</v>
+        <v>589</v>
       </c>
       <c r="Q5" s="5" t="s">
         <v>289</v>
       </c>
       <c r="R5" s="5">
         <v>92</v>
       </c>
       <c r="S5" s="5" t="s">
-        <v>608</v>
+        <v>590</v>
       </c>
       <c r="T5" s="5" t="s">
         <v>295</v>
       </c>
       <c r="U5" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" s="2">
         <v>46196.0</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C6" s="6">
         <v>0.73263888888889</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>609</v>
+        <v>591</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>610</v>
+        <v>592</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>589</v>
+        <v>571</v>
       </c>
       <c r="G6" s="4">
         <v>4</v>
       </c>
       <c r="H6" s="4">
         <v>8</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>590</v>
+        <v>572</v>
       </c>
       <c r="J6" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K6" s="4">
         <v>4967</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M6" s="4">
         <v>5</v>
       </c>
       <c r="N6" s="4">
         <v>0</v>
       </c>
       <c r="O6" s="4">
         <v>11</v>
       </c>
       <c r="P6" s="4" t="s">
-        <v>580</v>
+        <v>593</v>
       </c>
       <c r="Q6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="R6" s="4">
         <v>91</v>
       </c>
       <c r="S6" s="4" t="s">
-        <v>611</v>
+        <v>594</v>
       </c>
       <c r="T6" s="4" t="s">
         <v>325</v>
       </c>
       <c r="U6" s="4">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" s="3">
         <v>46196.0</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C7" s="7">
         <v>0.73263888888889</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>612</v>
+        <v>595</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>613</v>
+        <v>596</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>589</v>
+        <v>571</v>
       </c>
       <c r="G7" s="5">
         <v>4</v>
       </c>
       <c r="H7" s="5">
         <v>8</v>
       </c>
       <c r="I7" s="5" t="s">
-        <v>590</v>
+        <v>572</v>
       </c>
       <c r="J7" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K7" s="5">
         <v>4967</v>
       </c>
       <c r="L7" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M7" s="5">
         <v>6</v>
       </c>
       <c r="N7" s="5">
         <v>0</v>
       </c>
       <c r="O7" s="5">
         <v>7</v>
       </c>
       <c r="P7" s="5" t="s">
-        <v>614</v>
+        <v>597</v>
       </c>
       <c r="Q7" s="5" t="s">
         <v>289</v>
       </c>
       <c r="R7" s="5">
         <v>90</v>
       </c>
       <c r="S7" s="5" t="s">
-        <v>615</v>
+        <v>598</v>
       </c>
       <c r="T7" s="5" t="s">
-        <v>616</v>
+        <v>599</v>
       </c>
       <c r="U7" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" s="2">
         <v>46196.0</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C8" s="6">
         <v>0.73263888888889</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>617</v>
+        <v>600</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>618</v>
+        <v>601</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>589</v>
+        <v>571</v>
       </c>
       <c r="G8" s="4">
         <v>4</v>
       </c>
       <c r="H8" s="4">
         <v>8</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>590</v>
+        <v>572</v>
       </c>
       <c r="J8" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K8" s="4">
         <v>4967</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M8" s="4">
         <v>7</v>
       </c>
       <c r="N8" s="4">
         <v>0</v>
       </c>
       <c r="O8" s="4">
         <v>9</v>
       </c>
       <c r="P8" s="4" t="s">
-        <v>619</v>
+        <v>602</v>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4">
         <v>89</v>
       </c>
       <c r="S8" s="4" t="s">
-        <v>620</v>
+        <v>603</v>
       </c>
       <c r="T8" s="4" t="s">
         <v>295</v>
       </c>
       <c r="U8" s="4">
         <v>264</v>
       </c>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" s="3">
         <v>46196.0</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C9" s="7">
         <v>0.73263888888889</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>621</v>
+        <v>604</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>622</v>
+        <v>605</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>589</v>
+        <v>571</v>
       </c>
       <c r="G9" s="5">
         <v>4</v>
       </c>
       <c r="H9" s="5">
         <v>8</v>
       </c>
       <c r="I9" s="5" t="s">
-        <v>590</v>
+        <v>572</v>
       </c>
       <c r="J9" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K9" s="5">
         <v>4967</v>
       </c>
       <c r="L9" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M9" s="5">
         <v>8</v>
       </c>
       <c r="N9" s="5">
         <v>0</v>
       </c>
       <c r="O9" s="5">
         <v>6</v>
       </c>
       <c r="P9" s="5" t="s">
-        <v>619</v>
+        <v>602</v>
       </c>
       <c r="Q9" s="5"/>
       <c r="R9" s="5">
         <v>89</v>
       </c>
       <c r="S9" s="5" t="s">
-        <v>623</v>
+        <v>606</v>
       </c>
       <c r="T9" s="5" t="s">
-        <v>624</v>
+        <v>607</v>
       </c>
       <c r="U9" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" s="2">
         <v>46196.0</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C10" s="6">
-        <v>0.78125</v>
+        <v>0.75694444444444</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>625</v>
-[...3 lines deleted...]
-      </c>
+        <v>608</v>
+      </c>
+      <c r="E10" s="4"/>
       <c r="F10" s="4" t="s">
-        <v>627</v>
+        <v>609</v>
       </c>
       <c r="G10" s="4">
         <v>4</v>
       </c>
       <c r="H10" s="4">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I10" s="4" t="s">
-        <v>628</v>
+        <v>610</v>
       </c>
       <c r="J10" s="4" t="s">
-        <v>591</v>
+        <v>611</v>
       </c>
       <c r="K10" s="4">
         <v>5281</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>97</v>
+        <v>175</v>
       </c>
       <c r="M10" s="4">
         <v>1</v>
       </c>
-      <c r="N10" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="N10" s="4"/>
       <c r="O10" s="4">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="P10" s="4" t="s">
-        <v>629</v>
-[...6 lines deleted...]
-      </c>
+        <v>612</v>
+      </c>
+      <c r="Q10" s="4"/>
+      <c r="R10" s="4"/>
       <c r="S10" s="4" t="s">
-        <v>630</v>
+        <v>613</v>
       </c>
       <c r="T10" s="4" t="s">
-        <v>631</v>
-[...3 lines deleted...]
-      </c>
+        <v>614</v>
+      </c>
+      <c r="U10" s="4"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" s="3">
         <v>46196.0</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C11" s="7">
-        <v>0.78125</v>
+        <v>0.75694444444444</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>632</v>
-[...2 lines deleted...]
-        <v>633</v>
+        <v>615</v>
+      </c>
+      <c r="E11" s="5">
+        <v>2</v>
       </c>
       <c r="F11" s="5" t="s">
-        <v>627</v>
+        <v>609</v>
       </c>
       <c r="G11" s="5">
         <v>4</v>
       </c>
       <c r="H11" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I11" s="5" t="s">
-        <v>628</v>
+        <v>610</v>
       </c>
       <c r="J11" s="5" t="s">
-        <v>591</v>
+        <v>611</v>
       </c>
       <c r="K11" s="5">
         <v>5281</v>
       </c>
       <c r="L11" s="5" t="s">
-        <v>97</v>
+        <v>175</v>
       </c>
       <c r="M11" s="5">
         <v>2</v>
       </c>
-      <c r="N11" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="N11" s="5"/>
       <c r="O11" s="5">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P11" s="5" t="s">
-        <v>597</v>
-[...3 lines deleted...]
-      </c>
+        <v>612</v>
+      </c>
+      <c r="Q11" s="5"/>
       <c r="R11" s="5"/>
       <c r="S11" s="5" t="s">
-        <v>634</v>
+        <v>616</v>
       </c>
       <c r="T11" s="5" t="s">
-        <v>599</v>
+        <v>617</v>
       </c>
       <c r="U11" s="5">
-        <v>48</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" s="2">
         <v>46196.0</v>
       </c>
       <c r="B12" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C12" s="6">
-        <v>0.78125</v>
+        <v>0.75694444444444</v>
       </c>
       <c r="D12" s="4" t="s">
-        <v>635</v>
-[...3 lines deleted...]
-      </c>
+        <v>618</v>
+      </c>
+      <c r="E12" s="4"/>
       <c r="F12" s="4" t="s">
-        <v>627</v>
+        <v>609</v>
       </c>
       <c r="G12" s="4">
         <v>4</v>
       </c>
       <c r="H12" s="4">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I12" s="4" t="s">
-        <v>628</v>
+        <v>610</v>
       </c>
       <c r="J12" s="4" t="s">
-        <v>591</v>
+        <v>611</v>
       </c>
       <c r="K12" s="4">
         <v>5281</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>97</v>
+        <v>175</v>
       </c>
       <c r="M12" s="4">
         <v>3</v>
       </c>
-      <c r="N12" s="4">
-[...1 lines deleted...]
-      </c>
+      <c r="N12" s="4"/>
       <c r="O12" s="4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="P12" s="4" t="s">
-        <v>637</v>
+        <v>593</v>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4"/>
       <c r="S12" s="4" t="s">
-        <v>638</v>
+        <v>619</v>
       </c>
       <c r="T12" s="4" t="s">
-        <v>639</v>
+        <v>620</v>
       </c>
       <c r="U12" s="4">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" s="3">
         <v>46196.0</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C13" s="7">
-        <v>0.78125</v>
+        <v>0.75694444444444</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>640</v>
-[...3 lines deleted...]
-      </c>
+        <v>621</v>
+      </c>
+      <c r="E13" s="5"/>
       <c r="F13" s="5" t="s">
-        <v>627</v>
+        <v>609</v>
       </c>
       <c r="G13" s="5">
         <v>4</v>
       </c>
       <c r="H13" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="I13" s="5" t="s">
-        <v>628</v>
+        <v>610</v>
       </c>
       <c r="J13" s="5" t="s">
-        <v>591</v>
+        <v>611</v>
       </c>
       <c r="K13" s="5">
         <v>5281</v>
       </c>
       <c r="L13" s="5" t="s">
-        <v>97</v>
+        <v>175</v>
       </c>
       <c r="M13" s="5">
         <v>4</v>
       </c>
-      <c r="N13" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="N13" s="5"/>
       <c r="O13" s="5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="P13" s="5" t="s">
-        <v>637</v>
-[...6 lines deleted...]
-      </c>
+        <v>593</v>
+      </c>
+      <c r="Q13" s="5"/>
+      <c r="R13" s="5"/>
       <c r="S13" s="5" t="s">
-        <v>642</v>
+        <v>622</v>
       </c>
       <c r="T13" s="5" t="s">
-        <v>643</v>
-[...3 lines deleted...]
-      </c>
+        <v>623</v>
+      </c>
+      <c r="U13" s="5"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" s="2">
         <v>46196.0</v>
       </c>
       <c r="B14" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C14" s="6">
         <v>0.78125</v>
       </c>
       <c r="D14" s="4" t="s">
-        <v>644</v>
+        <v>624</v>
       </c>
       <c r="E14" s="4" t="s">
-        <v>645</v>
+        <v>625</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="G14" s="4">
         <v>4</v>
       </c>
       <c r="H14" s="4">
         <v>6</v>
       </c>
       <c r="I14" s="4" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="J14" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K14" s="4">
         <v>5281</v>
       </c>
       <c r="L14" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M14" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N14" s="4">
         <v>0</v>
       </c>
       <c r="O14" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="P14" s="4" t="s">
-        <v>637</v>
+        <v>628</v>
       </c>
       <c r="Q14" s="4" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="R14" s="4"/>
+        <v>138</v>
+      </c>
+      <c r="R14" s="4">
+        <v>121</v>
+      </c>
       <c r="S14" s="4" t="s">
-        <v>646</v>
+        <v>629</v>
       </c>
       <c r="T14" s="4" t="s">
-        <v>647</v>
+        <v>630</v>
       </c>
       <c r="U14" s="4">
-        <v>52</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" s="3">
         <v>46196.0</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C15" s="7">
         <v>0.78125</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>648</v>
+        <v>631</v>
       </c>
       <c r="E15" s="5" t="s">
-        <v>649</v>
+        <v>632</v>
       </c>
       <c r="F15" s="5" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="G15" s="5">
         <v>4</v>
       </c>
       <c r="H15" s="5">
         <v>6</v>
       </c>
       <c r="I15" s="5" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="J15" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K15" s="5">
         <v>5281</v>
       </c>
       <c r="L15" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M15" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="N15" s="5">
         <v>0</v>
       </c>
       <c r="O15" s="5">
         <v>5</v>
       </c>
       <c r="P15" s="5" t="s">
-        <v>637</v>
+        <v>579</v>
       </c>
       <c r="Q15" s="5" t="s">
-        <v>165</v>
+        <v>143</v>
       </c>
       <c r="R15" s="5"/>
       <c r="S15" s="5" t="s">
-        <v>650</v>
+        <v>633</v>
       </c>
       <c r="T15" s="5" t="s">
-        <v>651</v>
+        <v>581</v>
       </c>
       <c r="U15" s="5">
-        <v>20</v>
+        <v>48</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" s="2">
         <v>46196.0</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C16" s="6">
-        <v>0.80208333333333</v>
+        <v>0.78125</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>652</v>
+        <v>634</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>653</v>
+        <v>635</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>654</v>
+        <v>626</v>
       </c>
       <c r="G16" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H16" s="4">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="I16" s="4" t="s">
-        <v>655</v>
+        <v>627</v>
       </c>
       <c r="J16" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K16" s="4">
-        <v>3961</v>
+        <v>5281</v>
       </c>
       <c r="L16" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M16" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N16" s="4">
         <v>0</v>
       </c>
       <c r="O16" s="4">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="P16" s="4" t="s">
-        <v>656</v>
-[...6 lines deleted...]
-      </c>
+        <v>636</v>
+      </c>
+      <c r="Q16" s="4"/>
+      <c r="R16" s="4"/>
       <c r="S16" s="4" t="s">
-        <v>658</v>
+        <v>637</v>
       </c>
       <c r="T16" s="4" t="s">
-        <v>659</v>
+        <v>638</v>
       </c>
       <c r="U16" s="4">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" s="3">
         <v>46196.0</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C17" s="7">
-        <v>0.80208333333333</v>
+        <v>0.78125</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>660</v>
+        <v>639</v>
       </c>
       <c r="E17" s="5" t="s">
-        <v>661</v>
+        <v>640</v>
       </c>
       <c r="F17" s="5" t="s">
-        <v>654</v>
+        <v>626</v>
       </c>
       <c r="G17" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H17" s="5">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="I17" s="5" t="s">
-        <v>655</v>
+        <v>627</v>
       </c>
       <c r="J17" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K17" s="5">
-        <v>3961</v>
+        <v>5281</v>
       </c>
       <c r="L17" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M17" s="5">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N17" s="5">
         <v>0</v>
       </c>
       <c r="O17" s="5">
         <v>8</v>
       </c>
       <c r="P17" s="5" t="s">
-        <v>656</v>
+        <v>636</v>
       </c>
       <c r="Q17" s="5" t="s">
-        <v>165</v>
+        <v>47</v>
       </c>
       <c r="R17" s="5">
-        <v>95</v>
+        <v>69</v>
       </c>
       <c r="S17" s="5" t="s">
-        <v>662</v>
+        <v>641</v>
       </c>
       <c r="T17" s="5" t="s">
-        <v>604</v>
+        <v>642</v>
       </c>
       <c r="U17" s="5">
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" s="2">
         <v>46196.0</v>
       </c>
       <c r="B18" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C18" s="6">
-        <v>0.80208333333333</v>
+        <v>0.78125</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>663</v>
+        <v>643</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>664</v>
+        <v>644</v>
       </c>
       <c r="F18" s="4" t="s">
-        <v>654</v>
+        <v>626</v>
       </c>
       <c r="G18" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H18" s="4">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="I18" s="4" t="s">
-        <v>655</v>
+        <v>627</v>
       </c>
       <c r="J18" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K18" s="4">
-        <v>3961</v>
+        <v>5281</v>
       </c>
       <c r="L18" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M18" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="N18" s="4">
         <v>0</v>
       </c>
       <c r="O18" s="4">
         <v>6</v>
       </c>
       <c r="P18" s="4" t="s">
-        <v>597</v>
-[...4 lines deleted...]
-      </c>
+        <v>636</v>
+      </c>
+      <c r="Q18" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="R18" s="4"/>
       <c r="S18" s="4" t="s">
-        <v>665</v>
+        <v>645</v>
       </c>
       <c r="T18" s="4" t="s">
-        <v>666</v>
+        <v>646</v>
       </c>
       <c r="U18" s="4">
-        <v>12</v>
+        <v>52</v>
       </c>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" s="3">
         <v>46196.0</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C19" s="7">
-        <v>0.80208333333333</v>
+        <v>0.78125</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>667</v>
+        <v>647</v>
       </c>
       <c r="E19" s="5" t="s">
-        <v>668</v>
+        <v>648</v>
       </c>
       <c r="F19" s="5" t="s">
-        <v>654</v>
+        <v>626</v>
       </c>
       <c r="G19" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H19" s="5">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="I19" s="5" t="s">
-        <v>655</v>
+        <v>627</v>
       </c>
       <c r="J19" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K19" s="5">
-        <v>3961</v>
+        <v>5281</v>
       </c>
       <c r="L19" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M19" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="N19" s="5">
         <v>0</v>
       </c>
       <c r="O19" s="5">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="P19" s="5" t="s">
-        <v>597</v>
-[...4 lines deleted...]
-      </c>
+        <v>636</v>
+      </c>
+      <c r="Q19" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="R19" s="5"/>
       <c r="S19" s="5" t="s">
-        <v>669</v>
+        <v>649</v>
       </c>
       <c r="T19" s="5" t="s">
-        <v>670</v>
+        <v>650</v>
       </c>
       <c r="U19" s="5">
-        <v>334</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" s="2">
         <v>46196.0</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C20" s="6">
         <v>0.80208333333333</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>671</v>
+        <v>651</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>672</v>
+        <v>652</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="G20" s="4">
         <v>5</v>
       </c>
       <c r="H20" s="4">
         <v>12</v>
       </c>
       <c r="I20" s="4" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="J20" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K20" s="4">
         <v>3961</v>
       </c>
       <c r="L20" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M20" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N20" s="4">
         <v>0</v>
       </c>
       <c r="O20" s="4">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="P20" s="4" t="s">
-        <v>673</v>
+        <v>655</v>
       </c>
       <c r="Q20" s="4" t="s">
-        <v>47</v>
+        <v>656</v>
       </c>
       <c r="R20" s="4">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="S20" s="4" t="s">
-        <v>674</v>
+        <v>657</v>
       </c>
       <c r="T20" s="4" t="s">
-        <v>675</v>
+        <v>658</v>
       </c>
       <c r="U20" s="4">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" s="3">
         <v>46196.0</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C21" s="7">
         <v>0.80208333333333</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>676</v>
+        <v>659</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>677</v>
+        <v>660</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="G21" s="5">
         <v>5</v>
       </c>
       <c r="H21" s="5">
         <v>12</v>
       </c>
       <c r="I21" s="5" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="J21" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K21" s="5">
         <v>3961</v>
       </c>
       <c r="L21" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M21" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="N21" s="5">
         <v>0</v>
       </c>
       <c r="O21" s="5">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="P21" s="5" t="s">
-        <v>678</v>
-[...1 lines deleted...]
-      <c r="Q21" s="5"/>
+        <v>655</v>
+      </c>
+      <c r="Q21" s="5" t="s">
+        <v>165</v>
+      </c>
       <c r="R21" s="5">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="S21" s="5" t="s">
-        <v>679</v>
+        <v>661</v>
       </c>
       <c r="T21" s="5" t="s">
-        <v>680</v>
+        <v>586</v>
       </c>
       <c r="U21" s="5">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" s="2">
         <v>46196.0</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C22" s="6">
         <v>0.80208333333333</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>681</v>
+        <v>662</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>682</v>
+        <v>663</v>
       </c>
       <c r="F22" s="4" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="G22" s="4">
         <v>5</v>
       </c>
       <c r="H22" s="4">
         <v>12</v>
       </c>
       <c r="I22" s="4" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="J22" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K22" s="4">
         <v>3961</v>
       </c>
       <c r="L22" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M22" s="4">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="N22" s="4">
         <v>0</v>
       </c>
       <c r="O22" s="4">
         <v>6</v>
       </c>
       <c r="P22" s="4" t="s">
-        <v>683</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="Q22" s="4"/>
       <c r="R22" s="4">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="S22" s="4" t="s">
-        <v>584</v>
+        <v>664</v>
       </c>
       <c r="T22" s="4" t="s">
-        <v>295</v>
+        <v>665</v>
       </c>
       <c r="U22" s="4">
-        <v>27</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" s="3">
         <v>46196.0</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C23" s="7">
         <v>0.80208333333333</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>684</v>
+        <v>666</v>
       </c>
       <c r="E23" s="5" t="s">
-        <v>685</v>
+        <v>667</v>
       </c>
       <c r="F23" s="5" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="G23" s="5">
         <v>5</v>
       </c>
       <c r="H23" s="5">
         <v>12</v>
       </c>
       <c r="I23" s="5" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="J23" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K23" s="5">
         <v>3961</v>
       </c>
       <c r="L23" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M23" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="N23" s="5">
         <v>0</v>
       </c>
       <c r="O23" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="P23" s="5" t="s">
-        <v>580</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="Q23" s="5"/>
       <c r="R23" s="5">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="S23" s="5" t="s">
-        <v>650</v>
+        <v>668</v>
       </c>
       <c r="T23" s="5" t="s">
-        <v>651</v>
+        <v>669</v>
       </c>
       <c r="U23" s="5">
-        <v>20</v>
+        <v>334</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" s="2">
         <v>46196.0</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C24" s="6">
         <v>0.80208333333333</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>686</v>
+        <v>670</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>687</v>
+        <v>671</v>
       </c>
       <c r="F24" s="4" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="G24" s="4">
         <v>5</v>
       </c>
       <c r="H24" s="4">
         <v>12</v>
       </c>
       <c r="I24" s="4" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="J24" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K24" s="4">
         <v>3961</v>
       </c>
       <c r="L24" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M24" s="4">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="N24" s="4">
         <v>0</v>
       </c>
       <c r="O24" s="4">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="P24" s="4" t="s">
-        <v>614</v>
+        <v>672</v>
       </c>
       <c r="Q24" s="4" t="s">
         <v>47</v>
       </c>
       <c r="R24" s="4">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="S24" s="4" t="s">
-        <v>638</v>
+        <v>673</v>
       </c>
       <c r="T24" s="4" t="s">
-        <v>639</v>
+        <v>674</v>
       </c>
       <c r="U24" s="4">
-        <v>26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" s="3">
         <v>46196.0</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C25" s="7">
         <v>0.80208333333333</v>
       </c>
       <c r="D25" s="5" t="s">
-        <v>688</v>
+        <v>675</v>
       </c>
       <c r="E25" s="5" t="s">
-        <v>689</v>
+        <v>676</v>
       </c>
       <c r="F25" s="5" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="G25" s="5">
         <v>5</v>
       </c>
       <c r="H25" s="5">
         <v>12</v>
       </c>
       <c r="I25" s="5" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="J25" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K25" s="5">
         <v>3961</v>
       </c>
       <c r="L25" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M25" s="5">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="N25" s="5">
         <v>0</v>
       </c>
       <c r="O25" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="P25" s="5" t="s">
-        <v>614</v>
-[...3 lines deleted...]
-      </c>
+        <v>677</v>
+      </c>
+      <c r="Q25" s="5"/>
       <c r="R25" s="5">
         <v>83</v>
       </c>
       <c r="S25" s="5" t="s">
-        <v>691</v>
+        <v>678</v>
       </c>
       <c r="T25" s="5" t="s">
-        <v>692</v>
+        <v>679</v>
       </c>
       <c r="U25" s="5">
-        <v>19</v>
+        <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" s="2">
         <v>46196.0</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C26" s="6">
         <v>0.80208333333333</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>693</v>
+        <v>680</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>694</v>
+        <v>681</v>
       </c>
       <c r="F26" s="4" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="G26" s="4">
         <v>5</v>
       </c>
       <c r="H26" s="4">
         <v>12</v>
       </c>
       <c r="I26" s="4" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="J26" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K26" s="4">
         <v>3961</v>
       </c>
       <c r="L26" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M26" s="4">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="N26" s="4">
         <v>0</v>
       </c>
       <c r="O26" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="P26" s="4" t="s">
-        <v>619</v>
+        <v>682</v>
       </c>
       <c r="Q26" s="4" t="s">
-        <v>289</v>
+        <v>47</v>
       </c>
       <c r="R26" s="4">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="S26" s="4" t="s">
-        <v>695</v>
+        <v>622</v>
       </c>
       <c r="T26" s="4" t="s">
-        <v>531</v>
+        <v>295</v>
       </c>
       <c r="U26" s="4">
-        <v>10</v>
+        <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" s="3">
         <v>46196.0</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C27" s="7">
         <v>0.80208333333333</v>
       </c>
       <c r="D27" s="5" t="s">
-        <v>696</v>
+        <v>683</v>
       </c>
       <c r="E27" s="5" t="s">
-        <v>697</v>
+        <v>684</v>
       </c>
       <c r="F27" s="5" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="G27" s="5">
         <v>5</v>
       </c>
       <c r="H27" s="5">
         <v>12</v>
       </c>
       <c r="I27" s="5" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="J27" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K27" s="5">
         <v>3961</v>
       </c>
       <c r="L27" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M27" s="5">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="N27" s="5">
         <v>0</v>
       </c>
       <c r="O27" s="5">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="P27" s="5" t="s">
-        <v>698</v>
+        <v>593</v>
       </c>
       <c r="Q27" s="5" t="s">
-        <v>47</v>
+        <v>165</v>
       </c>
       <c r="R27" s="5">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="S27" s="5" t="s">
-        <v>699</v>
+        <v>649</v>
       </c>
       <c r="T27" s="5" t="s">
-        <v>700</v>
+        <v>650</v>
       </c>
       <c r="U27" s="5">
-        <v>92</v>
+        <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" s="2">
         <v>46196.0</v>
       </c>
       <c r="B28" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C28" s="6">
-        <v>0.82638888888889</v>
+        <v>0.80208333333333</v>
       </c>
       <c r="D28" s="4" t="s">
-        <v>701</v>
+        <v>685</v>
       </c>
       <c r="E28" s="4" t="s">
-        <v>702</v>
+        <v>686</v>
       </c>
       <c r="F28" s="4" t="s">
-        <v>703</v>
+        <v>653</v>
       </c>
       <c r="G28" s="4">
         <v>5</v>
       </c>
       <c r="H28" s="4">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="I28" s="4" t="s">
-        <v>704</v>
+        <v>654</v>
       </c>
       <c r="J28" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K28" s="4">
-        <v>5017</v>
+        <v>3961</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>705</v>
+        <v>97</v>
       </c>
       <c r="M28" s="4">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="N28" s="4">
         <v>0</v>
       </c>
       <c r="O28" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="P28" s="4" t="s">
-        <v>706</v>
+        <v>597</v>
       </c>
       <c r="Q28" s="4" t="s">
-        <v>138</v>
+        <v>47</v>
       </c>
       <c r="R28" s="4">
-        <v>105</v>
+        <v>77</v>
       </c>
       <c r="S28" s="4" t="s">
-        <v>577</v>
+        <v>637</v>
       </c>
       <c r="T28" s="4" t="s">
-        <v>659</v>
+        <v>638</v>
       </c>
       <c r="U28" s="4">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" s="3">
         <v>46196.0</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C29" s="7">
-        <v>0.82638888888889</v>
+        <v>0.80208333333333</v>
       </c>
       <c r="D29" s="5" t="s">
-        <v>707</v>
+        <v>687</v>
       </c>
       <c r="E29" s="5" t="s">
-        <v>708</v>
+        <v>688</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>703</v>
+        <v>653</v>
       </c>
       <c r="G29" s="5">
         <v>5</v>
       </c>
       <c r="H29" s="5">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="I29" s="5" t="s">
-        <v>704</v>
+        <v>654</v>
       </c>
       <c r="J29" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K29" s="5">
-        <v>5017</v>
+        <v>3961</v>
       </c>
       <c r="L29" s="5" t="s">
-        <v>705</v>
+        <v>97</v>
       </c>
       <c r="M29" s="5">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="N29" s="5">
         <v>0</v>
       </c>
       <c r="O29" s="5">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="P29" s="5" t="s">
-        <v>709</v>
-[...1 lines deleted...]
-      <c r="Q29" s="5"/>
+        <v>597</v>
+      </c>
+      <c r="Q29" s="5" t="s">
+        <v>689</v>
+      </c>
       <c r="R29" s="5">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="S29" s="5" t="s">
-        <v>674</v>
+        <v>690</v>
       </c>
       <c r="T29" s="5" t="s">
-        <v>710</v>
+        <v>691</v>
       </c>
       <c r="U29" s="5">
-        <v>30</v>
+        <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" s="2">
         <v>46196.0</v>
       </c>
       <c r="B30" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C30" s="6">
-        <v>0.82638888888889</v>
+        <v>0.80208333333333</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>711</v>
+        <v>692</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>712</v>
+        <v>693</v>
       </c>
       <c r="F30" s="4" t="s">
-        <v>703</v>
+        <v>653</v>
       </c>
       <c r="G30" s="4">
         <v>5</v>
       </c>
       <c r="H30" s="4">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="I30" s="4" t="s">
-        <v>704</v>
+        <v>654</v>
       </c>
       <c r="J30" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K30" s="4">
-        <v>5017</v>
+        <v>3961</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>705</v>
+        <v>97</v>
       </c>
       <c r="M30" s="4">
-        <v>3</v>
+        <v>11</v>
       </c>
       <c r="N30" s="4">
         <v>0</v>
       </c>
       <c r="O30" s="4">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="P30" s="4" t="s">
-        <v>709</v>
+        <v>602</v>
       </c>
       <c r="Q30" s="4" t="s">
-        <v>52</v>
+        <v>289</v>
       </c>
       <c r="R30" s="4">
-        <v>100</v>
+        <v>76</v>
       </c>
       <c r="S30" s="4" t="s">
-        <v>713</v>
+        <v>694</v>
       </c>
       <c r="T30" s="4" t="s">
-        <v>675</v>
+        <v>531</v>
       </c>
       <c r="U30" s="4">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" s="3">
         <v>46196.0</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C31" s="7">
-        <v>0.82638888888889</v>
+        <v>0.80208333333333</v>
       </c>
       <c r="D31" s="5" t="s">
-        <v>714</v>
+        <v>695</v>
       </c>
       <c r="E31" s="5" t="s">
-        <v>715</v>
+        <v>696</v>
       </c>
       <c r="F31" s="5" t="s">
-        <v>703</v>
+        <v>653</v>
       </c>
       <c r="G31" s="5">
         <v>5</v>
       </c>
       <c r="H31" s="5">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="I31" s="5" t="s">
-        <v>704</v>
+        <v>654</v>
       </c>
       <c r="J31" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K31" s="5">
-        <v>5017</v>
+        <v>3961</v>
       </c>
       <c r="L31" s="5" t="s">
-        <v>705</v>
+        <v>97</v>
       </c>
       <c r="M31" s="5">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="N31" s="5">
         <v>0</v>
       </c>
       <c r="O31" s="5">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="P31" s="5" t="s">
-        <v>602</v>
+        <v>697</v>
       </c>
       <c r="Q31" s="5" t="s">
-        <v>138</v>
+        <v>47</v>
       </c>
       <c r="R31" s="5">
-        <v>94</v>
+        <v>80</v>
       </c>
       <c r="S31" s="5" t="s">
-        <v>716</v>
+        <v>698</v>
       </c>
       <c r="T31" s="5" t="s">
-        <v>717</v>
+        <v>699</v>
       </c>
       <c r="U31" s="5">
-        <v>31</v>
+        <v>92</v>
       </c>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" s="2">
         <v>46196.0</v>
       </c>
       <c r="B32" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C32" s="6">
         <v>0.82638888888889</v>
       </c>
       <c r="D32" s="4" t="s">
-        <v>718</v>
+        <v>700</v>
       </c>
       <c r="E32" s="4" t="s">
-        <v>719</v>
+        <v>701</v>
       </c>
       <c r="F32" s="4" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="G32" s="4">
         <v>5</v>
       </c>
       <c r="H32" s="4">
         <v>7</v>
       </c>
       <c r="I32" s="4" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="J32" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K32" s="4">
         <v>5017</v>
       </c>
       <c r="L32" s="4" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="M32" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N32" s="4">
         <v>0</v>
       </c>
       <c r="O32" s="4">
         <v>8</v>
       </c>
       <c r="P32" s="4" t="s">
-        <v>698</v>
+        <v>705</v>
       </c>
       <c r="Q32" s="4" t="s">
         <v>138</v>
       </c>
       <c r="R32" s="4">
-        <v>82</v>
+        <v>105</v>
       </c>
       <c r="S32" s="4" t="s">
-        <v>650</v>
+        <v>616</v>
       </c>
       <c r="T32" s="4" t="s">
-        <v>651</v>
+        <v>658</v>
       </c>
       <c r="U32" s="4">
-        <v>20</v>
+        <v>31</v>
       </c>
     </row>
     <row r="33" spans="1:21">
       <c r="A33" s="3">
         <v>46196.0</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C33" s="7">
         <v>0.82638888888889</v>
       </c>
       <c r="D33" s="5" t="s">
-        <v>720</v>
+        <v>706</v>
       </c>
       <c r="E33" s="5" t="s">
-        <v>721</v>
+        <v>707</v>
       </c>
       <c r="F33" s="5" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="G33" s="5">
         <v>5</v>
       </c>
       <c r="H33" s="5">
         <v>7</v>
       </c>
       <c r="I33" s="5" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="J33" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K33" s="5">
         <v>5017</v>
       </c>
       <c r="L33" s="5" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="M33" s="5">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="N33" s="5">
         <v>0</v>
       </c>
       <c r="O33" s="5">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="P33" s="5" t="s">
-        <v>46</v>
+        <v>708</v>
       </c>
       <c r="Q33" s="5"/>
       <c r="R33" s="5">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="S33" s="5" t="s">
-        <v>574</v>
+        <v>673</v>
       </c>
       <c r="T33" s="5" t="s">
-        <v>722</v>
+        <v>709</v>
       </c>
       <c r="U33" s="5">
-        <v>49</v>
+        <v>30</v>
       </c>
     </row>
     <row r="34" spans="1:21">
       <c r="A34" s="2">
         <v>46196.0</v>
       </c>
       <c r="B34" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C34" s="6">
         <v>0.82638888888889</v>
       </c>
       <c r="D34" s="4" t="s">
-        <v>723</v>
+        <v>710</v>
       </c>
       <c r="E34" s="4" t="s">
-        <v>724</v>
+        <v>711</v>
       </c>
       <c r="F34" s="4" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="G34" s="4">
         <v>5</v>
       </c>
       <c r="H34" s="4">
         <v>7</v>
       </c>
       <c r="I34" s="4" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="J34" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K34" s="4">
         <v>5017</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="M34" s="4">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="N34" s="4">
         <v>0</v>
       </c>
       <c r="O34" s="4">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="P34" s="4" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="Q34" s="4"/>
+        <v>708</v>
+      </c>
+      <c r="Q34" s="4" t="s">
+        <v>52</v>
+      </c>
       <c r="R34" s="4">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="S34" s="4" t="s">
-        <v>584</v>
+        <v>712</v>
       </c>
       <c r="T34" s="4" t="s">
-        <v>531</v>
+        <v>674</v>
       </c>
       <c r="U34" s="4">
-        <v>45</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:21">
       <c r="A35" s="3">
         <v>46196.0</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C35" s="7">
-        <v>0.84722222222222</v>
+        <v>0.82638888888889</v>
       </c>
       <c r="D35" s="5" t="s">
-        <v>725</v>
+        <v>713</v>
       </c>
       <c r="E35" s="5" t="s">
-        <v>726</v>
+        <v>714</v>
       </c>
       <c r="F35" s="5" t="s">
-        <v>727</v>
+        <v>702</v>
       </c>
       <c r="G35" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H35" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="I35" s="5" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="J35" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K35" s="5">
-        <v>5281</v>
+        <v>5017</v>
       </c>
       <c r="L35" s="5" t="s">
-        <v>97</v>
+        <v>704</v>
       </c>
       <c r="M35" s="5">
         <v>4</v>
       </c>
       <c r="N35" s="5">
         <v>0</v>
       </c>
       <c r="O35" s="5">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="P35" s="5" t="s">
-        <v>656</v>
+        <v>584</v>
       </c>
       <c r="Q35" s="5" t="s">
-        <v>47</v>
+        <v>138</v>
       </c>
       <c r="R35" s="5">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="S35" s="5" t="s">
-        <v>729</v>
+        <v>715</v>
       </c>
       <c r="T35" s="5" t="s">
-        <v>730</v>
+        <v>716</v>
       </c>
       <c r="U35" s="5">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="36" spans="1:21">
       <c r="A36" s="2">
         <v>46196.0</v>
       </c>
       <c r="B36" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C36" s="6">
-        <v>0.84722222222222</v>
+        <v>0.82638888888889</v>
       </c>
       <c r="D36" s="4" t="s">
-        <v>731</v>
+        <v>717</v>
       </c>
       <c r="E36" s="4" t="s">
-        <v>732</v>
+        <v>718</v>
       </c>
       <c r="F36" s="4" t="s">
-        <v>727</v>
+        <v>702</v>
       </c>
       <c r="G36" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H36" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="I36" s="4" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="J36" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K36" s="4">
-        <v>5281</v>
+        <v>5017</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>97</v>
+        <v>704</v>
       </c>
       <c r="M36" s="4">
         <v>5</v>
       </c>
       <c r="N36" s="4">
         <v>0</v>
       </c>
       <c r="O36" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="P36" s="4" t="s">
-        <v>709</v>
-[...1 lines deleted...]
-      <c r="Q36" s="4"/>
+        <v>697</v>
+      </c>
+      <c r="Q36" s="4" t="s">
+        <v>138</v>
+      </c>
       <c r="R36" s="4">
-        <v>101</v>
+        <v>82</v>
       </c>
       <c r="S36" s="4" t="s">
-        <v>630</v>
+        <v>649</v>
       </c>
       <c r="T36" s="4" t="s">
-        <v>631</v>
+        <v>650</v>
       </c>
       <c r="U36" s="4">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:21">
       <c r="A37" s="3">
         <v>46196.0</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C37" s="7">
-        <v>0.84722222222222</v>
+        <v>0.82638888888889</v>
       </c>
       <c r="D37" s="5" t="s">
-        <v>733</v>
+        <v>719</v>
       </c>
       <c r="E37" s="5" t="s">
-        <v>734</v>
+        <v>720</v>
       </c>
       <c r="F37" s="5" t="s">
-        <v>727</v>
+        <v>702</v>
       </c>
       <c r="G37" s="5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H37" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="I37" s="5" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="J37" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K37" s="5">
-        <v>5281</v>
+        <v>5017</v>
       </c>
       <c r="L37" s="5" t="s">
-        <v>97</v>
+        <v>704</v>
       </c>
       <c r="M37" s="5">
         <v>6</v>
       </c>
       <c r="N37" s="5">
         <v>0</v>
       </c>
       <c r="O37" s="5">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="P37" s="5" t="s">
-        <v>597</v>
+        <v>46</v>
       </c>
       <c r="Q37" s="5"/>
       <c r="R37" s="5">
-        <v>100</v>
+        <v>79</v>
       </c>
       <c r="S37" s="5" t="s">
-        <v>713</v>
+        <v>613</v>
       </c>
       <c r="T37" s="5" t="s">
-        <v>295</v>
+        <v>721</v>
       </c>
       <c r="U37" s="5">
-        <v>27</v>
+        <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:21">
       <c r="A38" s="2">
         <v>46196.0</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C38" s="6">
-        <v>0.84722222222222</v>
+        <v>0.82638888888889</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>735</v>
+        <v>722</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>736</v>
+        <v>723</v>
       </c>
       <c r="F38" s="4" t="s">
-        <v>727</v>
+        <v>702</v>
       </c>
       <c r="G38" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="H38" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="I38" s="4" t="s">
-        <v>728</v>
+        <v>703</v>
       </c>
       <c r="J38" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K38" s="4">
-        <v>5281</v>
+        <v>5017</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>97</v>
+        <v>704</v>
       </c>
       <c r="M38" s="4">
         <v>7</v>
       </c>
       <c r="N38" s="4">
         <v>0</v>
       </c>
       <c r="O38" s="4">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="P38" s="4" t="s">
-        <v>737</v>
+        <v>46</v>
       </c>
       <c r="Q38" s="4"/>
       <c r="R38" s="4">
-        <v>99</v>
+        <v>79</v>
       </c>
       <c r="S38" s="4" t="s">
-        <v>738</v>
+        <v>622</v>
       </c>
       <c r="T38" s="4" t="s">
-        <v>739</v>
+        <v>531</v>
       </c>
       <c r="U38" s="4">
-        <v>21</v>
+        <v>45</v>
       </c>
     </row>
     <row r="39" spans="1:21">
       <c r="A39" s="3">
         <v>46196.0</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C39" s="7">
         <v>0.84722222222222</v>
       </c>
       <c r="D39" s="5" t="s">
-        <v>740</v>
+        <v>724</v>
       </c>
       <c r="E39" s="5" t="s">
-        <v>741</v>
+        <v>725</v>
       </c>
       <c r="F39" s="5" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="G39" s="5">
         <v>4</v>
       </c>
       <c r="H39" s="5">
         <v>8</v>
       </c>
       <c r="I39" s="5" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="J39" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K39" s="5">
         <v>5281</v>
       </c>
       <c r="L39" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M39" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="N39" s="5">
         <v>0</v>
       </c>
       <c r="O39" s="5">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="P39" s="5" t="s">
-        <v>573</v>
+        <v>655</v>
       </c>
       <c r="Q39" s="5" t="s">
-        <v>742</v>
+        <v>47</v>
       </c>
       <c r="R39" s="5">
-        <v>94</v>
+        <v>104</v>
       </c>
       <c r="S39" s="5" t="s">
-        <v>574</v>
+        <v>728</v>
       </c>
       <c r="T39" s="5" t="s">
-        <v>710</v>
+        <v>729</v>
       </c>
       <c r="U39" s="5">
-        <v>11</v>
+        <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:21">
       <c r="A40" s="2">
         <v>46196.0</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C40" s="6">
         <v>0.84722222222222</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>743</v>
+        <v>730</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>744</v>
+        <v>731</v>
       </c>
       <c r="F40" s="4" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="G40" s="4">
         <v>4</v>
       </c>
       <c r="H40" s="4">
         <v>8</v>
       </c>
       <c r="I40" s="4" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="J40" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K40" s="4">
         <v>5281</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M40" s="4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="N40" s="4">
         <v>0</v>
       </c>
       <c r="O40" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="P40" s="4" t="s">
-        <v>706</v>
-[...3 lines deleted...]
-      </c>
+        <v>708</v>
+      </c>
+      <c r="Q40" s="4"/>
       <c r="R40" s="4">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="S40" s="4" t="s">
-        <v>634</v>
+        <v>629</v>
       </c>
       <c r="T40" s="4" t="s">
-        <v>616</v>
+        <v>630</v>
       </c>
       <c r="U40" s="4">
-        <v>27</v>
+        <v>21</v>
       </c>
     </row>
     <row r="41" spans="1:21">
       <c r="A41" s="3">
         <v>46196.0</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C41" s="7">
         <v>0.84722222222222</v>
       </c>
       <c r="D41" s="5" t="s">
-        <v>745</v>
+        <v>732</v>
       </c>
       <c r="E41" s="5" t="s">
-        <v>746</v>
+        <v>733</v>
       </c>
       <c r="F41" s="5" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="G41" s="5">
         <v>4</v>
       </c>
       <c r="H41" s="5">
         <v>8</v>
       </c>
       <c r="I41" s="5" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="J41" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K41" s="5">
         <v>5281</v>
       </c>
       <c r="L41" s="5" t="s">
         <v>97</v>
       </c>
       <c r="M41" s="5">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="N41" s="5">
         <v>0</v>
       </c>
       <c r="O41" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="P41" s="5" t="s">
-        <v>706</v>
-[...3 lines deleted...]
-      </c>
+        <v>579</v>
+      </c>
+      <c r="Q41" s="5"/>
       <c r="R41" s="5">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="S41" s="5" t="s">
-        <v>747</v>
+        <v>712</v>
       </c>
       <c r="T41" s="5" t="s">
-        <v>616</v>
+        <v>295</v>
       </c>
       <c r="U41" s="5">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="42" spans="1:21">
       <c r="A42" s="2">
         <v>46196.0</v>
       </c>
       <c r="B42" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C42" s="6">
         <v>0.84722222222222</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>748</v>
+        <v>734</v>
       </c>
       <c r="E42" s="4" t="s">
-        <v>749</v>
+        <v>735</v>
       </c>
       <c r="F42" s="4" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="G42" s="4">
         <v>4</v>
       </c>
       <c r="H42" s="4">
         <v>8</v>
       </c>
       <c r="I42" s="4" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="J42" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K42" s="4">
         <v>5281</v>
       </c>
       <c r="L42" s="4" t="s">
         <v>97</v>
       </c>
       <c r="M42" s="4">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="N42" s="4">
         <v>0</v>
       </c>
       <c r="O42" s="4">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="P42" s="4" t="s">
-        <v>629</v>
+        <v>736</v>
       </c>
       <c r="Q42" s="4"/>
       <c r="R42" s="4">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="S42" s="4" t="s">
-        <v>750</v>
+        <v>737</v>
       </c>
       <c r="T42" s="4" t="s">
-        <v>624</v>
+        <v>738</v>
       </c>
       <c r="U42" s="4">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="43" spans="1:21">
       <c r="A43" s="3">
         <v>46196.0</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C43" s="7">
-        <v>0.86805555555556</v>
+        <v>0.84722222222222</v>
       </c>
       <c r="D43" s="5" t="s">
-        <v>751</v>
+        <v>739</v>
       </c>
       <c r="E43" s="5" t="s">
-        <v>752</v>
+        <v>740</v>
       </c>
       <c r="F43" s="5" t="s">
-        <v>703</v>
+        <v>726</v>
       </c>
       <c r="G43" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H43" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I43" s="5" t="s">
-        <v>753</v>
+        <v>727</v>
       </c>
       <c r="J43" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K43" s="5">
-        <v>5017</v>
+        <v>5281</v>
       </c>
       <c r="L43" s="5" t="s">
-        <v>705</v>
+        <v>97</v>
       </c>
       <c r="M43" s="5">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="N43" s="5">
         <v>0</v>
       </c>
       <c r="O43" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="P43" s="5" t="s">
-        <v>706</v>
+        <v>612</v>
       </c>
       <c r="Q43" s="5" t="s">
-        <v>754</v>
+        <v>741</v>
       </c>
       <c r="R43" s="5">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="S43" s="5" t="s">
-        <v>755</v>
+        <v>613</v>
       </c>
       <c r="T43" s="5" t="s">
-        <v>599</v>
+        <v>709</v>
       </c>
       <c r="U43" s="5">
-        <v>31</v>
+        <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:21">
       <c r="A44" s="2">
         <v>46196.0</v>
       </c>
       <c r="B44" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C44" s="6">
-        <v>0.86805555555556</v>
+        <v>0.84722222222222</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>756</v>
+        <v>742</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>757</v>
+        <v>743</v>
       </c>
       <c r="F44" s="4" t="s">
-        <v>703</v>
+        <v>726</v>
       </c>
       <c r="G44" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H44" s="4">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I44" s="4" t="s">
-        <v>753</v>
+        <v>727</v>
       </c>
       <c r="J44" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K44" s="4">
-        <v>5017</v>
+        <v>5281</v>
       </c>
       <c r="L44" s="4" t="s">
-        <v>705</v>
+        <v>97</v>
       </c>
       <c r="M44" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="N44" s="4">
         <v>0</v>
       </c>
       <c r="O44" s="4">
         <v>8</v>
       </c>
       <c r="P44" s="4" t="s">
-        <v>597</v>
+        <v>705</v>
       </c>
       <c r="Q44" s="4" t="s">
-        <v>52</v>
+        <v>289</v>
       </c>
       <c r="R44" s="4">
-        <v>86</v>
+        <v>106</v>
       </c>
       <c r="S44" s="4" t="s">
-        <v>758</v>
+        <v>633</v>
       </c>
       <c r="T44" s="4" t="s">
-        <v>675</v>
+        <v>599</v>
       </c>
       <c r="U44" s="4">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="45" spans="1:21">
       <c r="A45" s="3">
         <v>46196.0</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C45" s="7">
-        <v>0.86805555555556</v>
+        <v>0.84722222222222</v>
       </c>
       <c r="D45" s="5" t="s">
-        <v>759</v>
+        <v>744</v>
       </c>
       <c r="E45" s="5" t="s">
-        <v>760</v>
+        <v>745</v>
       </c>
       <c r="F45" s="5" t="s">
-        <v>703</v>
+        <v>726</v>
       </c>
       <c r="G45" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H45" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I45" s="5" t="s">
-        <v>753</v>
+        <v>727</v>
       </c>
       <c r="J45" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K45" s="5">
-        <v>5017</v>
+        <v>5281</v>
       </c>
       <c r="L45" s="5" t="s">
-        <v>705</v>
+        <v>97</v>
       </c>
       <c r="M45" s="5">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N45" s="5">
         <v>0</v>
       </c>
       <c r="O45" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="P45" s="5" t="s">
-        <v>597</v>
+        <v>705</v>
       </c>
       <c r="Q45" s="5" t="s">
-        <v>289</v>
+        <v>52</v>
       </c>
       <c r="R45" s="5">
-        <v>86</v>
+        <v>106</v>
       </c>
       <c r="S45" s="5" t="s">
-        <v>634</v>
+        <v>746</v>
       </c>
       <c r="T45" s="5" t="s">
-        <v>616</v>
+        <v>599</v>
       </c>
       <c r="U45" s="5">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="46" spans="1:21">
       <c r="A46" s="2">
         <v>46196.0</v>
       </c>
       <c r="B46" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C46" s="6">
-        <v>0.86805555555556</v>
+        <v>0.84722222222222</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>761</v>
+        <v>747</v>
       </c>
       <c r="E46" s="4" t="s">
-        <v>762</v>
+        <v>748</v>
       </c>
       <c r="F46" s="4" t="s">
-        <v>703</v>
+        <v>726</v>
       </c>
       <c r="G46" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H46" s="4">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="I46" s="4" t="s">
-        <v>753</v>
+        <v>727</v>
       </c>
       <c r="J46" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K46" s="4">
-        <v>5017</v>
+        <v>5281</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>705</v>
+        <v>97</v>
       </c>
       <c r="M46" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="N46" s="4">
         <v>0</v>
       </c>
       <c r="O46" s="4">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="P46" s="4" t="s">
-        <v>763</v>
-[...3 lines deleted...]
-      </c>
+        <v>628</v>
+      </c>
+      <c r="Q46" s="4"/>
       <c r="R46" s="4">
-        <v>83</v>
+        <v>105</v>
       </c>
       <c r="S46" s="4" t="s">
-        <v>764</v>
+        <v>749</v>
       </c>
       <c r="T46" s="4" t="s">
-        <v>722</v>
+        <v>607</v>
       </c>
       <c r="U46" s="4">
-        <v>65</v>
+        <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:21">
       <c r="A47" s="3">
         <v>46196.0</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C47" s="7">
         <v>0.86805555555556</v>
       </c>
       <c r="D47" s="5" t="s">
-        <v>765</v>
+        <v>750</v>
       </c>
       <c r="E47" s="5" t="s">
-        <v>766</v>
+        <v>751</v>
       </c>
       <c r="F47" s="5" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="G47" s="5">
         <v>5</v>
       </c>
       <c r="H47" s="5">
         <v>9</v>
       </c>
       <c r="I47" s="5" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="J47" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K47" s="5">
         <v>5017</v>
       </c>
       <c r="L47" s="5" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="M47" s="5">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="N47" s="5">
         <v>0</v>
       </c>
       <c r="O47" s="5">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="P47" s="5" t="s">
-        <v>673</v>
+        <v>705</v>
       </c>
       <c r="Q47" s="5" t="s">
-        <v>138</v>
+        <v>753</v>
       </c>
       <c r="R47" s="5">
-        <v>82</v>
+        <v>92</v>
       </c>
       <c r="S47" s="5" t="s">
-        <v>767</v>
+        <v>754</v>
       </c>
       <c r="T47" s="5" t="s">
-        <v>624</v>
+        <v>581</v>
       </c>
       <c r="U47" s="5">
-        <v>71</v>
+        <v>31</v>
       </c>
     </row>
     <row r="48" spans="1:21">
       <c r="A48" s="2">
         <v>46196.0</v>
       </c>
       <c r="B48" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C48" s="6">
         <v>0.86805555555556</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>768</v>
+        <v>755</v>
       </c>
       <c r="E48" s="4" t="s">
-        <v>769</v>
+        <v>756</v>
       </c>
       <c r="F48" s="4" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="G48" s="4">
         <v>5</v>
       </c>
       <c r="H48" s="4">
         <v>9</v>
       </c>
       <c r="I48" s="4" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="J48" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K48" s="4">
         <v>5017</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="M48" s="4">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="N48" s="4">
         <v>0</v>
       </c>
       <c r="O48" s="4">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="P48" s="4" t="s">
-        <v>602</v>
+        <v>579</v>
       </c>
       <c r="Q48" s="4" t="s">
-        <v>143</v>
+        <v>52</v>
       </c>
       <c r="R48" s="4">
-        <v>81</v>
+        <v>86</v>
       </c>
       <c r="S48" s="4" t="s">
-        <v>770</v>
+        <v>757</v>
       </c>
       <c r="T48" s="4" t="s">
-        <v>771</v>
+        <v>674</v>
       </c>
       <c r="U48" s="4">
-        <v>32</v>
+        <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:21">
       <c r="A49" s="3">
         <v>46196.0</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C49" s="7">
         <v>0.86805555555556</v>
       </c>
       <c r="D49" s="5" t="s">
-        <v>772</v>
+        <v>758</v>
       </c>
       <c r="E49" s="5" t="s">
-        <v>773</v>
+        <v>759</v>
       </c>
       <c r="F49" s="5" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="G49" s="5">
         <v>5</v>
       </c>
       <c r="H49" s="5">
         <v>9</v>
       </c>
       <c r="I49" s="5" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="J49" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K49" s="5">
         <v>5017</v>
       </c>
       <c r="L49" s="5" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="M49" s="5">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="N49" s="5">
         <v>0</v>
       </c>
       <c r="O49" s="5">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="P49" s="5" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="Q49" s="5" t="s">
         <v>289</v>
       </c>
       <c r="R49" s="5">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="S49" s="5" t="s">
-        <v>574</v>
+        <v>633</v>
       </c>
       <c r="T49" s="5" t="s">
-        <v>722</v>
+        <v>599</v>
       </c>
       <c r="U49" s="5">
         <v>30</v>
       </c>
     </row>
     <row r="50" spans="1:21">
       <c r="A50" s="2">
         <v>46196.0</v>
       </c>
       <c r="B50" s="4" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C50" s="6">
         <v>0.86805555555556</v>
       </c>
       <c r="D50" s="4" t="s">
-        <v>774</v>
+        <v>760</v>
       </c>
       <c r="E50" s="4" t="s">
-        <v>775</v>
+        <v>761</v>
       </c>
       <c r="F50" s="4" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="G50" s="4">
         <v>5</v>
       </c>
       <c r="H50" s="4">
         <v>9</v>
       </c>
       <c r="I50" s="4" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="J50" s="4" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K50" s="4">
         <v>5017</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="M50" s="4">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="N50" s="4">
         <v>0</v>
       </c>
       <c r="O50" s="4">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="P50" s="4" t="s">
-        <v>776</v>
-[...1 lines deleted...]
-      <c r="Q50" s="4"/>
+        <v>762</v>
+      </c>
+      <c r="Q50" s="4" t="s">
+        <v>47</v>
+      </c>
       <c r="R50" s="4">
-        <v>76</v>
+        <v>83</v>
       </c>
       <c r="S50" s="4" t="s">
-        <v>777</v>
+        <v>763</v>
       </c>
       <c r="T50" s="4" t="s">
-        <v>778</v>
+        <v>721</v>
       </c>
       <c r="U50" s="4">
-        <v>34</v>
+        <v>65</v>
       </c>
     </row>
     <row r="51" spans="1:21">
       <c r="A51" s="3">
         <v>46196.0</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>586</v>
+        <v>568</v>
       </c>
       <c r="C51" s="7">
         <v>0.86805555555556</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>779</v>
+        <v>764</v>
       </c>
       <c r="E51" s="5" t="s">
-        <v>780</v>
+        <v>765</v>
       </c>
       <c r="F51" s="5" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="G51" s="5">
         <v>5</v>
       </c>
       <c r="H51" s="5">
         <v>9</v>
       </c>
       <c r="I51" s="5" t="s">
-        <v>753</v>
+        <v>752</v>
       </c>
       <c r="J51" s="5" t="s">
-        <v>591</v>
+        <v>573</v>
       </c>
       <c r="K51" s="5">
         <v>5017</v>
       </c>
       <c r="L51" s="5" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="M51" s="5">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="N51" s="5">
         <v>0</v>
       </c>
       <c r="O51" s="5">
+        <v>10</v>
+      </c>
+      <c r="P51" s="5" t="s">
+        <v>672</v>
+      </c>
+      <c r="Q51" s="5" t="s">
+        <v>138</v>
+      </c>
+      <c r="R51" s="5">
+        <v>82</v>
+      </c>
+      <c r="S51" s="5" t="s">
+        <v>766</v>
+      </c>
+      <c r="T51" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="U51" s="5">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="52" spans="1:21">
+      <c r="A52" s="2">
+        <v>46196.0</v>
+      </c>
+      <c r="B52" s="4" t="s">
+        <v>568</v>
+      </c>
+      <c r="C52" s="6">
+        <v>0.86805555555556</v>
+      </c>
+      <c r="D52" s="4" t="s">
+        <v>767</v>
+      </c>
+      <c r="E52" s="4" t="s">
+        <v>768</v>
+      </c>
+      <c r="F52" s="4" t="s">
+        <v>702</v>
+      </c>
+      <c r="G52" s="4">
+        <v>5</v>
+      </c>
+      <c r="H52" s="4">
         <v>9</v>
       </c>
-      <c r="P51" s="5" t="s">
-[...3 lines deleted...]
-      <c r="R51" s="5">
+      <c r="I52" s="4" t="s">
+        <v>752</v>
+      </c>
+      <c r="J52" s="4" t="s">
+        <v>573</v>
+      </c>
+      <c r="K52" s="4">
+        <v>5017</v>
+      </c>
+      <c r="L52" s="4" t="s">
+        <v>704</v>
+      </c>
+      <c r="M52" s="4">
+        <v>6</v>
+      </c>
+      <c r="N52" s="4">
+        <v>0</v>
+      </c>
+      <c r="O52" s="4">
+        <v>10</v>
+      </c>
+      <c r="P52" s="4" t="s">
+        <v>584</v>
+      </c>
+      <c r="Q52" s="4" t="s">
+        <v>143</v>
+      </c>
+      <c r="R52" s="4">
+        <v>81</v>
+      </c>
+      <c r="S52" s="4" t="s">
+        <v>769</v>
+      </c>
+      <c r="T52" s="4" t="s">
+        <v>770</v>
+      </c>
+      <c r="U52" s="4">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="53" spans="1:21">
+      <c r="A53" s="3">
+        <v>46196.0</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="C53" s="7">
+        <v>0.86805555555556</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>771</v>
+      </c>
+      <c r="E53" s="5" t="s">
+        <v>772</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>702</v>
+      </c>
+      <c r="G53" s="5">
+        <v>5</v>
+      </c>
+      <c r="H53" s="5">
+        <v>9</v>
+      </c>
+      <c r="I53" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="J53" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="K53" s="5">
+        <v>5017</v>
+      </c>
+      <c r="L53" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="M53" s="5">
+        <v>7</v>
+      </c>
+      <c r="N53" s="5">
+        <v>0</v>
+      </c>
+      <c r="O53" s="5">
+        <v>8</v>
+      </c>
+      <c r="P53" s="5" t="s">
+        <v>612</v>
+      </c>
+      <c r="Q53" s="5" t="s">
+        <v>289</v>
+      </c>
+      <c r="R53" s="5">
+        <v>80</v>
+      </c>
+      <c r="S53" s="5" t="s">
+        <v>613</v>
+      </c>
+      <c r="T53" s="5" t="s">
+        <v>721</v>
+      </c>
+      <c r="U53" s="5">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="54" spans="1:21">
+      <c r="A54" s="2">
+        <v>46196.0</v>
+      </c>
+      <c r="B54" s="4" t="s">
+        <v>568</v>
+      </c>
+      <c r="C54" s="6">
+        <v>0.86805555555556</v>
+      </c>
+      <c r="D54" s="4" t="s">
+        <v>773</v>
+      </c>
+      <c r="E54" s="4" t="s">
+        <v>774</v>
+      </c>
+      <c r="F54" s="4" t="s">
+        <v>702</v>
+      </c>
+      <c r="G54" s="4">
+        <v>5</v>
+      </c>
+      <c r="H54" s="4">
+        <v>9</v>
+      </c>
+      <c r="I54" s="4" t="s">
+        <v>752</v>
+      </c>
+      <c r="J54" s="4" t="s">
+        <v>573</v>
+      </c>
+      <c r="K54" s="4">
+        <v>5017</v>
+      </c>
+      <c r="L54" s="4" t="s">
+        <v>704</v>
+      </c>
+      <c r="M54" s="4">
+        <v>8</v>
+      </c>
+      <c r="N54" s="4">
+        <v>0</v>
+      </c>
+      <c r="O54" s="4">
+        <v>9</v>
+      </c>
+      <c r="P54" s="4" t="s">
+        <v>775</v>
+      </c>
+      <c r="Q54" s="4"/>
+      <c r="R54" s="4">
+        <v>76</v>
+      </c>
+      <c r="S54" s="4" t="s">
+        <v>776</v>
+      </c>
+      <c r="T54" s="4" t="s">
+        <v>777</v>
+      </c>
+      <c r="U54" s="4">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="55" spans="1:21">
+      <c r="A55" s="3">
+        <v>46196.0</v>
+      </c>
+      <c r="B55" s="5" t="s">
+        <v>568</v>
+      </c>
+      <c r="C55" s="7">
+        <v>0.86805555555556</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>778</v>
+      </c>
+      <c r="E55" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>702</v>
+      </c>
+      <c r="G55" s="5">
+        <v>5</v>
+      </c>
+      <c r="H55" s="5">
+        <v>9</v>
+      </c>
+      <c r="I55" s="5" t="s">
+        <v>752</v>
+      </c>
+      <c r="J55" s="5" t="s">
+        <v>573</v>
+      </c>
+      <c r="K55" s="5">
+        <v>5017</v>
+      </c>
+      <c r="L55" s="5" t="s">
+        <v>704</v>
+      </c>
+      <c r="M55" s="5">
+        <v>9</v>
+      </c>
+      <c r="N55" s="5">
+        <v>0</v>
+      </c>
+      <c r="O55" s="5">
+        <v>9</v>
+      </c>
+      <c r="P55" s="5" t="s">
+        <v>597</v>
+      </c>
+      <c r="Q55" s="5"/>
+      <c r="R55" s="5">
         <v>72</v>
       </c>
-      <c r="S51" s="5" t="s">
-[...5 lines deleted...]
-      <c r="U51" s="5">
+      <c r="S55" s="5" t="s">
+        <v>780</v>
+      </c>
+      <c r="T55" s="5" t="s">
+        <v>607</v>
+      </c>
+      <c r="U55" s="5">
         <v>123</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>7</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="7" baseType="lpstr">
+    <vt:vector size="6" baseType="lpstr">
       <vt:lpstr>Races 2026-06-23</vt:lpstr>
       <vt:lpstr>Beverley</vt:lpstr>
       <vt:lpstr>Ffos Las</vt:lpstr>
       <vt:lpstr>FfosLas</vt:lpstr>
       <vt:lpstr>Newbury</vt:lpstr>
-      <vt:lpstr>Newton Abbot</vt:lpstr>
       <vt:lpstr>NewtonAbbot</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:description/>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>